--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Strauss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4485-772X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068902891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining thresholded real values for designing an artificial neuron in a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.109191. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2024.109191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating imprecise data in generative models using interval-valued Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.102659. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2024.102659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two bootstrapped regions in images: the D-test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (1), pp.100821. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between machine learning and reasoning - An introduction by the Kay R. Amel group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.109206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum aggregation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 459, pp.182-200. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2022.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum: A new interval-valued linear operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.121-138. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2022.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color noise correlation-based splicing detection for image forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (9), pp.13215-13233. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-10326-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03475299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness Measurement by Model-Based Exhaustive Analysis in Far-Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared Physics and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.103742. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain 18F-FDG PET analysis via interval-valued reconstruction: proof of concept for Alzheimer’s disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.565-574. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12149-020-01490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible targetless LiDAR–GNSS/INS–camera calibration method for UAV platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Pentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 166, pp.294-307. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03474318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Band UAVSAR tomographic imaging in dense forests: Gabon forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.475-492. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring tropical forest structure using SAR tomography at L- and P-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.1934-1952. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11161934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Differential Computed Tomography: a Relevant Nondestructive Inspection Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.178-199. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-018-0564-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional possibility/probability domination for extending maxitive kernel based signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 367, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01949950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence interval constraint based regularization framework for PET quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (6), pp.1513-1523. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2018.2886431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP double heterojunction bipolar transistors for terahertz computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.#085320. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5039331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall's rank correlation on quantized data: An interval-valued approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 343, pp.50-64. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01611065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based reconstruction for uncertainty quantification in PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa9ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01707254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation of Value-at-Risk Based on Nonparametric Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Khraibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/econometrics6040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01951982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Imprecise Image Super-Resolution in a Semi-Blind Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.1379-1392. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2621414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01488049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robot-assisted imaging pipeline for tracking the growths of maize ear and silks in a high-throughput phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-017-0246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality bias measure for high density QR code module recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Level QR Code for Private Message Sharing and Document Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.571-583. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2015.2506546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interval-valued inversion of the non-additive interval-valued F-transform: Use for upsampling a signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on F-Transform: Theoretical Aspects and Advanced Applications, 288, pp.26-45. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2015.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive interval-valued F-transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the Wilcoxon rank-sum test for interval data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.108-121. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software modernization and cloudification using the ARTIST migration methodology and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleopatra Konstanteli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gorronogoitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v15i2.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-additive interval-valued reconstruction method in emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (Suppl 1), pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interval-based non-additive deconvolution in signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.809-820. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0771-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00857417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering with clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.821-831. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0772-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Accurate Volumetry of Brain Aneurysms: Combination of an Algorithm for Automatic Thresholding with a 3D Eraser Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lima Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonafé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, OnLine, pp.7. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00595241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-valued probability density estimation based on quasi-continuous histograms: Proof of the conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 183 (1), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2011.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic signal processing: How to handle noise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (9), pp.1129-1144. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2010.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise expectations for imprecise linear filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.16. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technical opportunity index based on the fuzzy footprint of a machine for site-specific management: an application to viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (4), pp.379-396. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-010-9176-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram density estimators based upon a fuzzy partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (13), pp.1863. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choquet Integrals as Projection Operators for Quantified Tomographic Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (2), pp.198-211. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram Density Estimators Based Upon a Fuzzy Partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (13), pp.1863-1868. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Edge Detection for Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (15), pp.1991-2010. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00299544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the granularity of summative kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (15), pp.1952-1972. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00299387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Fusion for Qualitative Estimation of Fuzzy Request Zones: Application on Precision Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (5), pp.535-554. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2006.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00127934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Structuring Element Based Fuzzy Morphological Operations for Single Viewpoint Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (12), pp.3578-3596. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00166925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Quasi-continuous Histograms for Fuzzy Main Motion Estimation in Video Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (5), pp.475-495. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2006.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00127879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations Morphologiques Floues à Noyaux Variables pour Images Omnidirectionnelles à Point de Vue Unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage de caméras catadioptriques hyperboloïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Caderas de Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5), pp.419-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00123124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quatre modélisations des préférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis Martelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Clermond-Ferrand, France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum Aggregation Learning and Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2023 - 17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouraoui, Z.; Vesic, S., Sep 2023, Arras, France. pp.453-463, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45608-4_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using atomic bounds to get sub-modular approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.64-78, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de neurones et logique: un cadre qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2022 - 31es Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Macsum Aggregation to Interval-Valued Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2022 - 15th International Conference Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.338-347, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLYBO: A Unified Benchmark Environment for Autonomous Flying Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. pp.1420-1431, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SplatPlanner: Efficient Autonomous Exploration via Permutohedral Frontier Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. pp.608-615, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating general kernels by extended fuzzy measures: application to filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisboa, Portugal. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad-hoc study on soldiers calibration procedure in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.190-199, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension signée de la domination des noyaux maxitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2019 - Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Realite Virtuelle, à destination des managers et commerciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band UAVSAR tomographic imaging in dense forest: AfriSAR results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6723-6726, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: a curation content application in Virtual and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAMR: Virtual, Augmented and Mixed Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.223-234, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91584-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GamEvolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-valued JPEG decompression for artifact suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2018 - 8th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02023964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color noise-based feature for splicing detection and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP: Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2018.8547093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02023959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and Validating a Predictive Model of Measurement Uncertainty for Multi-Beam Lidars: Application to the Velodyne VLP-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Pentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Image Processing Theory, Tools and Applications (IPTA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized selection: A new paradigm for inverse based regularized image reconstruction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.1637-1641, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training soldiers to calibration procedures in Virtual Reality, the FELIN IR sight use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy Sensitive Graphical Code Quality Improvement Using a Super-Resolution Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: communicating about virtual and augmented realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST: Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.#63, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3141220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of different correlation measures to print-and-scan process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Burlingame, CA, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.7.MWSF-335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01611066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed InP-Based double heterojunction bipolar transistors and varactors for three-dimensional terahertz computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz: Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8067253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed document authentication using two level or code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.2149-2153, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interval-Valued Estimations with Point-Valued Estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2016 - 16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.595-604, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01488052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of Print-and-Scan impact as random process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2016.8.MWSF-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity : Communiquer sur les Réalités Virtuelle, Augmentée et Mixte par leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV: Association Française de Réalité Virtuelle, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSS/MIC: Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2015.7582100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Nuclear Medicine and Molecular Imaging Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUV pipeline following by artificial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaba Dolores Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRC: Congreso Internacional de Robótica y Computación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Los Cabos, B.C.S., Mexico. pp.251-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01153185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector modeling in PET list-mode reconstruction: comparison between pre-calculated and GPU capable on-the-fly computed system matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FULLY 3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New Port, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich QR Code for Multimedia Management Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP: International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.383-393, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23234-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive imprecise image super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.3882-3886, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01231497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the module recognition rate of high density QR codes (Version 40) by using centrality bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting against forged documents by using textured image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.790-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolmogorov-Smirnov Test for Interval Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.416-425, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Recontruction for Image Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIST Methodology and Framework: A novel approach for the migration of legacy software on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Santzaridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kousiouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Varvarigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Timisoara, Romania. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYNASC.2013.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral-spatial pre-processing using multi-resolution 3D wavelets for hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, FL, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2013.8080709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate fully 3D list-mode PET reconstruction on multi-GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS: Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration qualitative et quantitative de reconstruction TEP basée sur architecture graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Cancéropole Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully 3D PET List-Mode reconstruction including an accurate detector modeling on GPU architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fully3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lake Tahoe, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Time-of-Flight information in PET List-Mode reconstruction using a projector with accurate detector PSF modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2013.6829242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of multidimensional visualization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGVCVIP'12: Computer Graphics, Visualization, Computer Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection robuste de mouvement par histogrammes quasi‐continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projector with Realistic Detector Scatter Modeling for PET List-Mode Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.3333-3336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-boxes for filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix-les-Bains, France. pp.935-942, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2011.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise linear filtering: a second step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix-Les-Bains, France. pp.457-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00564713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cloudy kernels for imprecise linear filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Information Processing and Management of Uncertainty (IPMU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.198-207, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Interval-Valued Estimation of the Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI: World Congress on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.3114-3119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00505969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technical opportunity index based on a fuzzy footprint of the machine for site-specific management: application to viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Mc Bratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EFITA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIBART: A New Interval Based Algebraic Reconstruction Technique for Error Quantification of Emission Tomography Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkabir Lahrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Telle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2009 - 12th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04268-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Interval-Based Algebraic Reconstruction Technique for error quantification in SPECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkabir Lahrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANM 2009 - European Association of Nuclear Medicine (Communication orale. Eur J Nucl Med Mol Imaging)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spain. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00452228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Background Generation from a Sequence of Images Based on Robust Mode Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dro Desire Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.72500P, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.810157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00357228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear filtering and mathematical morphology on an image: A bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3965-3968, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles représentations des mesures de confiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy sur Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Detection and Removal in High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2240-2244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une déconvolution intervalliste : un usage détourné des mesures non-additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise functional estimation: the cumulative distribution case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Methods in Probability and Statistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise Estimation of The Probability Density Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reversible Data Hiding Method for Encrypted Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.68191E, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.766754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Approach for Omnidirectional Image Gradient Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV'07: International Conference on Computer Vision OMNIVIS'07: Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brésil, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Approach for Gradient-Based Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée du filtrage des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un variogramme flou dans une méthode d'agrégation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la granulosité des noyaux d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.387-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Contours Floue pour les Images Omnidirectionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.379-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Histograms And Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPS'06: Soft Methods in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bristol, pp.045-052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Imprécise de Densité de Probabilité par Transfert Imprécis de Comptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Tracking using Generalized Modus Tollens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Reno, NV, United States. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMNIBOT - De la Division Omnidirectionnelle à la Commande de Robot Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2005 - 5ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Montpellier, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMNIBOT - De la Vision Omnidirectionnelle à la Commande de Robot Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2005 - 5es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Morphology for Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.II.141-II.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Nouvelle Approche de Mise en Correspondance Stéréoscopique Dense utilisant des Méthodes d'Inférences Imprécises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de Données Géoréférencées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2004 - 12èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations Morphologiques Floues pour Images Omnidirectionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Histogrammes Quasi-Continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2003 - 34es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2003, Lyon, France. pp.847-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Define Confidence Intervals for Kriged Values: Application on Precision Viticulture Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPA: European Conference on Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Berlin, Germany. pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de Cible par Modus Tollens Généralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France. pp.295-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Modale par Histogramme Quasi-Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Skills Training Tool in Virtual Reality, Intended for Managers and Sales Representatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. , pp.1183-1184, 2019, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de formation aux aptitudes sociales : Managers & Commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP: Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-provence, France. , 32èmes journées d'études sur la parole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River surface roughness sensitivity to wind conditions: in situ measurement technique, processing method and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Caulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of the Terrestrial Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for river discharge estimate from satellite observation alone, without any in situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Baume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman Conference on Remote Sensing of the Terrestrial Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, United States. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization of reconstruction error with an interval-based algorithm: an experimental comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassoun Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haynor, David R.; Ourselin, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2012: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego, California, United States. SPIE, 8314, pp.83143Q-83143Q-6, 2012, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.910781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00776963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maxitive Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Approaches for Soft Computing and Approximate Reasoning: Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 394, Springer International Publishing, pp.201-215, 2021, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54341-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Robust Imprecise Linear Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies of Soft Computing and Statistics for Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, Springer, pp.55-62, 2013, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33042-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code visuel graphique à deux niveaux d’information et sensible à la copie, procédés de génération et de lecture d’un code visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1460055A. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Strauss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4485-772X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068902891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining thresholded real values for designing an artificial neuron in a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.109191. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2024.109191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating imprecise data in generative models using interval-valued Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.102659. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2024.102659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two bootstrapped regions in images: the D-test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (1), pp.100821. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between machine learning and reasoning - An introduction by the Kay R. Amel group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.109206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum aggregation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 459, pp.182-200. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2022.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum: A new interval-valued linear operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.121-138. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2022.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness Measurement by Model-Based Exhaustive Analysis in Far-Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared Physics and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.103742. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color noise correlation-based splicing detection for image forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (9), pp.13215-13233. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-10326-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03475299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible targetless LiDAR–GNSS/INS–camera calibration method for UAV platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Pentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 166, pp.294-307. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03474318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain 18F-FDG PET analysis via interval-valued reconstruction: proof of concept for Alzheimer’s disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.565-574. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12149-020-01490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Differential Computed Tomography: a Relevant Nondestructive Inspection Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.178-199. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-018-0564-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional possibility/probability domination for extending maxitive kernel based signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 367, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01949950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence interval constraint based regularization framework for PET quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (6), pp.1513-1523. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2018.2886431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Band UAVSAR tomographic imaging in dense forests: Gabon forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.475-492. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring tropical forest structure using SAR tomography at L- and P-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.1934-1952. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11161934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP double heterojunction bipolar transistors for terahertz computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.#085320. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5039331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall's rank correlation on quantized data: An interval-valued approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 343, pp.50-64. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01611065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation of Value-at-Risk Based on Nonparametric Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Khraibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/econometrics6040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01951982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based reconstruction for uncertainty quantification in PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa9ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01707254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robot-assisted imaging pipeline for tracking the growths of maize ear and silks in a high-throughput phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-017-0246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Imprecise Image Super-Resolution in a Semi-Blind Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.1379-1392. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2621414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01488049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality bias measure for high density QR code module recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Level QR Code for Private Message Sharing and Document Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.571-583. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2015.2506546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interval-valued inversion of the non-additive interval-valued F-transform: Use for upsampling a signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on F-Transform: Theoretical Aspects and Advanced Applications, 288, pp.26-45. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2015.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive interval-valued F-transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the Wilcoxon rank-sum test for interval data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.108-121. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software modernization and cloudification using the ARTIST migration methodology and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleopatra Konstanteli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gorronogoitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v15i2.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-additive interval-valued reconstruction method in emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (Suppl 1), pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interval-based non-additive deconvolution in signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.809-820. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0771-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00857417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering with clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.821-831. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0772-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-valued probability density estimation based on quasi-continuous histograms: Proof of the conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 183 (1), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2011.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Accurate Volumetry of Brain Aneurysms: Combination of an Algorithm for Automatic Thresholding with a 3D Eraser Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lima Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonafé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, OnLine, pp.7. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00595241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic signal processing: How to handle noise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (9), pp.1129-1144. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2010.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technical opportunity index based on the fuzzy footprint of a machine for site-specific management: an application to viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (4), pp.379-396. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-010-9176-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise expectations for imprecise linear filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram density estimators based upon a fuzzy partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (13), pp.1863. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choquet Integrals as Projection Operators for Quantified Tomographic Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (2), pp.198-211. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Edge Detection for Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (15), pp.1991-2010. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00299544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the granularity of summative kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (15), pp.1952-1972. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00299387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram Density Estimators Based Upon a Fuzzy Partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (13), pp.1863-1868. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Fusion for Qualitative Estimation of Fuzzy Request Zones: Application on Precision Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (5), pp.535-554. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2006.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00127934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Structuring Element Based Fuzzy Morphological Operations for Single Viewpoint Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (12), pp.3578-3596. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00166925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Quasi-continuous Histograms for Fuzzy Main Motion Estimation in Video Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (5), pp.475-495. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2006.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00127879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations Morphologiques Floues à Noyaux Variables pour Images Omnidirectionnelles à Point de Vue Unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage de caméras catadioptriques hyperboloïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Caderas de Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5), pp.419-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00123124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quatre modélisations des préférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis Martelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Clermond-Ferrand, France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum Aggregation Learning and Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2023 - 17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouraoui, Z.; Vesic, S., Sep 2023, Arras, France. pp.453-463, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45608-4_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de neurones et logique: un cadre qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2022 - 31es Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Macsum Aggregation to Interval-Valued Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2022 - 15th International Conference Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.338-347, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using atomic bounds to get sub-modular approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.64-78, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLYBO: A Unified Benchmark Environment for Autonomous Flying Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. pp.1420-1431, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SplatPlanner: Efficient Autonomous Exploration via Permutohedral Frontier Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. pp.608-615, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating general kernels by extended fuzzy measures: application to filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisboa, Portugal. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad-hoc study on soldiers calibration procedure in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.190-199, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension signée de la domination des noyaux maxitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2019 - Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GamEvolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band UAVSAR tomographic imaging in dense forest: AfriSAR results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6723-6726, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: a curation content application in Virtual and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAMR: Virtual, Augmented and Mixed Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.223-234, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91584-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color noise-based feature for splicing detection and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP: Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2018.8547093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02023959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and Validating a Predictive Model of Measurement Uncertainty for Multi-Beam Lidars: Application to the Velodyne VLP-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Pentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Image Processing Theory, Tools and Applications (IPTA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-valued JPEG decompression for artifact suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2018 - 8th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02023964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized selection: A new paradigm for inverse based regularized image reconstruction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.1637-1641, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training soldiers to calibration procedures in Virtual Reality, the FELIN IR sight use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy Sensitive Graphical Code Quality Improvement Using a Super-Resolution Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Realite Virtuelle, à destination des managers et commerciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed InP-Based double heterojunction bipolar transistors and varactors for three-dimensional terahertz computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz: Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8067253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of different correlation measures to print-and-scan process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Burlingame, CA, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.7.MWSF-335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01611066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: communicating about virtual and augmented realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST: Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.#63, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3141220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of Print-and-Scan impact as random process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2016.8.MWSF-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interval-Valued Estimations with Point-Valued Estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2016 - 16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.595-604, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01488052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed document authentication using two level or code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.2149-2153, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity : Communiquer sur les Réalités Virtuelle, Augmentée et Mixte par leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV: Association Française de Réalité Virtuelle, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector modeling in PET list-mode reconstruction: comparison between pre-calculated and GPU capable on-the-fly computed system matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FULLY 3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New Port, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Nuclear Medicine and Molecular Imaging Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUV pipeline following by artificial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaba Dolores Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRC: Congreso Internacional de Robótica y Computación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Los Cabos, B.C.S., Mexico. pp.251-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01153185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich QR Code for Multimedia Management Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP: International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.383-393, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23234-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSS/MIC: Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2015.7582100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the module recognition rate of high density QR codes (Version 40) by using centrality bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting against forged documents by using textured image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.790-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolmogorov-Smirnov Test for Interval Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.416-425, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive imprecise image super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.3882-3886, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01231497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate fully 3D list-mode PET reconstruction on multi-GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS: Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIST Methodology and Framework: A novel approach for the migration of legacy software on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Santzaridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kousiouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Varvarigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Timisoara, Romania. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYNASC.2013.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral-spatial pre-processing using multi-resolution 3D wavelets for hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, FL, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2013.8080709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration qualitative et quantitative de reconstruction TEP basée sur architecture graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Cancéropole Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully 3D PET List-Mode reconstruction including an accurate detector modeling on GPU architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fully3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lake Tahoe, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Time-of-Flight information in PET List-Mode reconstruction using a projector with accurate detector PSF modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2013.6829242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Recontruction for Image Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projector with Realistic Detector Scatter Modeling for PET List-Mode Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.3333-3336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of multidimensional visualization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGVCVIP'12: Computer Graphics, Visualization, Computer Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection robuste de mouvement par histogrammes quasi‐continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise linear filtering: a second step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix-Les-Bains, France. pp.457-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-boxes for filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix-les-Bains, France. pp.935-942, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2011.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cloudy kernels for imprecise linear filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Information Processing and Management of Uncertainty (IPMU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.198-207, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Interval-Valued Estimation of the Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI: World Congress on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.3114-3119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00505969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00564713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIBART: A New Interval Based Algebraic Reconstruction Technique for Error Quantification of Emission Tomography Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkabir Lahrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Telle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2009 - 12th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04268-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Detection and Removal in High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2240-2244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles représentations des mesures de confiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy sur Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear filtering and mathematical morphology on an image: A bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3965-3968, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Interval-Based Algebraic Reconstruction Technique for error quantification in SPECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkabir Lahrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANM 2009 - European Association of Nuclear Medicine (Communication orale. Eur J Nucl Med Mol Imaging)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spain. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00452228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Background Generation from a Sequence of Images Based on Robust Mode Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dro Desire Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.72500P, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.810157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00357228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une déconvolution intervalliste : un usage détourné des mesures non-additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technical opportunity index based on a fuzzy footprint of the machine for site-specific management: application to viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Mc Bratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EFITA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise Estimation of The Probability Density Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reversible Data Hiding Method for Encrypted Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.68191E, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.766754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise functional estimation: the cumulative distribution case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Methods in Probability and Statistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Approach for Omnidirectional Image Gradient Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV'07: International Conference on Computer Vision OMNIVIS'07: Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brésil, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Approach for Gradient-Based Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée du filtrage des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un variogramme flou dans une méthode d'agrégation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la granulosité des noyaux d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.387-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Contours Floue pour les Images Omnidirectionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.379-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Histograms And Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPS'06: Soft Methods in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bristol, pp.045-052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Imprécise de Densité de Probabilité par Transfert Imprécis de Comptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMNIBOT - De la Division Omnidirectionnelle à la Commande de Robot Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2005 - 5ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Montpellier, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Tracking using Generalized Modus Tollens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Reno, NV, United States. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMNIBOT - De la Vision Omnidirectionnelle à la Commande de Robot Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2005 - 5es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Morphology for Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.II.141-II.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de Données Géoréférencées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2004 - 12èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Nouvelle Approche de Mise en Correspondance Stéréoscopique Dense utilisant des Méthodes d'Inférences Imprécises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations Morphologiques Floues pour Images Omnidirectionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Histogrammes Quasi-Continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2003 - 34es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2003, Lyon, France. pp.847-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Define Confidence Intervals for Kriged Values: Application on Precision Viticulture Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPA: European Conference on Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Berlin, Germany. pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de Cible par Modus Tollens Généralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France. pp.295-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Modale par Histogramme Quasi-Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Skills Training Tool in Virtual Reality, Intended for Managers and Sales Representatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. , pp.1183-1184, 2019, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de formation aux aptitudes sociales : Managers & Commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP: Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-provence, France. , 32èmes journées d'études sur la parole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for river discharge estimate from satellite observation alone, without any in situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Baume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman Conference on Remote Sensing of the Terrestrial Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, United States. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River surface roughness sensitivity to wind conditions: in situ measurement technique, processing method and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Caulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of the Terrestrial Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization of reconstruction error with an interval-based algorithm: an experimental comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassoun Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haynor, David R.; Ourselin, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2012: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego, California, United States. SPIE, 8314, pp.83143Q-83143Q-6, 2012, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.910781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00776963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maxitive Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Approaches for Soft Computing and Approximate Reasoning: Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 394, Springer International Publishing, pp.201-215, 2021, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54341-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Robust Imprecise Linear Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies of Soft Computing and Statistics for Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, Springer, pp.55-62, 2013, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33042-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code visuel graphique à deux niveaux d’information et sensible à la copie, procédés de génération et de lecture d’un code visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1460055A. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EEA91A9"/>
+    <w:nsid w:val="8534B583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-strauss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4485-772X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068902891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pasquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2024.109191" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Couso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2024.102659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Kucharczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hmidy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2022.10.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10326-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03203750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103742" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-020-01490-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03474318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pentek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.05.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Moussawi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050475" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11161934" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0564-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01949950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Akrout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Crouzet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2886431" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nodjiadjim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Konczykowska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5039331" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Couso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saulnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.09.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01707254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa9ea6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01951982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Khraibani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nehme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics6040047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Graba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2621414" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2506546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q31GPT3R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2014.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perolat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.08.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRJL190R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menychtas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Konstanteli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncal Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Orue-Echevarria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gorronogoitia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v15i2.938" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0771-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0772-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonaf&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Crouzet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.02.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C5TF3CH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.06.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1CBPKP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mcbratney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9176-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.01.053" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366788v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.03.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366761v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00299544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00299387v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.10.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00166925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.09.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caderas de Kerleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Martelet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_23" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00149" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560896" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Taupiac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rabier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797854" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519192" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91584-5_18" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02023964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608122" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02023959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547093" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02086853v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608146" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mory" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296559" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909478v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451839" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141220" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.7.MWSF-335" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067253" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472057" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_48" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.8.MWSF-089" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378892v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888938v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2015.7582100" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888936v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01153185v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos Mercado" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Torres Mu&#241;oz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaba Dolores Antonio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888940v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23234-8_36" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01231497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025788" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379590v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001950" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_43" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830947v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622557" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869276v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Santzaridou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kousiouris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Varvarigou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2013.62" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hadoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080709" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935638v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bahi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006117v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829242" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Maalej" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807315v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655596v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.108" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02820321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_21" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00505969v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997872v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mc Bratney" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443859v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Lahrech" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Telle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_19" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00452228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00357228v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dro Desire Sidibe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810157" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443870v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413800" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416220v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443867v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368344v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366846v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293090v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766754" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368399v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110312v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110398v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110409v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452407" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106450v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105975v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalimbaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108808v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108811v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269531v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269820v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268533v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798317" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901249v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Caulliez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597460v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776963v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Alain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910781" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798463v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54341-9_18" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862679v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33042-1_7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K04H0KBW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-strauss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4485-772X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068902891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pasquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2024.109191" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Couso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2024.102659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Kucharczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hmidy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2022.10.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03203750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10326-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03474318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pentek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.05.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-020-01490-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0564-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01949950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Akrout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Crouzet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2886431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Moussawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11161934" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nodjiadjim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Konczykowska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5039331" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Couso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saulnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.09.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01951982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Khraibani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nehme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics6040047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01707254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa9ea6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Graba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2621414" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2506546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q31GPT3R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2014.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perolat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.08.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRJL190R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menychtas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Konstanteli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncal Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Orue-Echevarria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gorronogoitia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v15i2.938" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0771-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0772-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Crouzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.02.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C5TF3CH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonaf&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mcbratney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9176-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1CBPKP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.01.053" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366788v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.03.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00299544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00299387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.10.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00166925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.09.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caderas de Kerleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Martelet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00149" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560896" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Taupiac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rabier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797854" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901178v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519192" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91584-5_18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02023959v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547093" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02086853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608146" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02023964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608122" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296559" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451839" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067253" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.7.MWSF-335" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141220" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379547v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.8.MWSF-089" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_48" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472057" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378892v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01153185v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos Mercado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Torres Mu&#241;oz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaba Dolores Antonio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23234-8_36" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2015.7582100" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001950" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379576v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_43" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01231497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025788" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bahi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869276v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Santzaridou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kousiouris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Varvarigou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2013.62" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hadoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080709" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935657v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994540v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829242" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830947v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622557" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807315v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808108v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Maalej" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623829v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.108" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02820321v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_21" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00505969v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Lahrech" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Telle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_19" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416220v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443869v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443870v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413800" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00452228v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00357228v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dro Desire Sidibe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810157" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443867v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997872v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mc Bratney" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766754" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368344v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368399v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110312v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110398v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110409v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106481v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452407" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105975v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalimbaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108811v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269531v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269820v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268533v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798317" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901249v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597460v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597459v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Caulliez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776963v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Alain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910781" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798463v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54341-9_18" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862679v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33042-1_7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K04H0KBW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>