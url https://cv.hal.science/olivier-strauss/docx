--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Strauss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4485-772X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068902891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining thresholded real values for designing an artificial neuron in a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.109191. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2024.109191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating imprecise data in generative models using interval-valued Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.102659. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2024.102659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two bootstrapped regions in images: the D-test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (1), pp.100821. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between machine learning and reasoning - An introduction by the Kay R. Amel group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.109206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum aggregation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 459, pp.182-200. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2022.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum: A new interval-valued linear operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.121-138. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2022.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness Measurement by Model-Based Exhaustive Analysis in Far-Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared Physics and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.103742. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color noise correlation-based splicing detection for image forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (9), pp.13215-13233. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-10326-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03475299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible targetless LiDAR–GNSS/INS–camera calibration method for UAV platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Pentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 166, pp.294-307. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03474318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain 18F-FDG PET analysis via interval-valued reconstruction: proof of concept for Alzheimer’s disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.565-574. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12149-020-01490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Differential Computed Tomography: a Relevant Nondestructive Inspection Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.178-199. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-018-0564-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional possibility/probability domination for extending maxitive kernel based signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 367, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01949950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence interval constraint based regularization framework for PET quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (6), pp.1513-1523. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2018.2886431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Band UAVSAR tomographic imaging in dense forests: Gabon forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.475-492. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring tropical forest structure using SAR tomography at L- and P-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.1934-1952. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11161934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP double heterojunction bipolar transistors for terahertz computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.#085320. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5039331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall's rank correlation on quantized data: An interval-valued approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 343, pp.50-64. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01611065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation of Value-at-Risk Based on Nonparametric Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Khraibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/econometrics6040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01951982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based reconstruction for uncertainty quantification in PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa9ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01707254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robot-assisted imaging pipeline for tracking the growths of maize ear and silks in a high-throughput phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-017-0246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Imprecise Image Super-Resolution in a Semi-Blind Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.1379-1392. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2621414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01488049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality bias measure for high density QR code module recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Level QR Code for Private Message Sharing and Document Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.571-583. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2015.2506546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interval-valued inversion of the non-additive interval-valued F-transform: Use for upsampling a signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on F-Transform: Theoretical Aspects and Advanced Applications, 288, pp.26-45. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2015.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive interval-valued F-transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the Wilcoxon rank-sum test for interval data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.108-121. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software modernization and cloudification using the ARTIST migration methodology and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleopatra Konstanteli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gorronogoitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v15i2.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-additive interval-valued reconstruction method in emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (Suppl 1), pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interval-based non-additive deconvolution in signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.809-820. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0771-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00857417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering with clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.821-831. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0772-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-valued probability density estimation based on quasi-continuous histograms: Proof of the conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 183 (1), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2011.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Accurate Volumetry of Brain Aneurysms: Combination of an Algorithm for Automatic Thresholding with a 3D Eraser Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lima Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonafé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, OnLine, pp.7. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00595241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic signal processing: How to handle noise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (9), pp.1129-1144. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2010.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technical opportunity index based on the fuzzy footprint of a machine for site-specific management: an application to viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (4), pp.379-396. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-010-9176-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise expectations for imprecise linear filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram density estimators based upon a fuzzy partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (13), pp.1863. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choquet Integrals as Projection Operators for Quantified Tomographic Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (2), pp.198-211. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Edge Detection for Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (15), pp.1991-2010. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00299544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the granularity of summative kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (15), pp.1952-1972. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00299387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram Density Estimators Based Upon a Fuzzy Partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (13), pp.1863-1868. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Fusion for Qualitative Estimation of Fuzzy Request Zones: Application on Precision Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (5), pp.535-554. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2006.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00127934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Structuring Element Based Fuzzy Morphological Operations for Single Viewpoint Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (12), pp.3578-3596. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00166925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Quasi-continuous Histograms for Fuzzy Main Motion Estimation in Video Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (5), pp.475-495. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2006.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00127879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations Morphologiques Floues à Noyaux Variables pour Images Omnidirectionnelles à Point de Vue Unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage de caméras catadioptriques hyperboloïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Caderas de Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5), pp.419-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00123124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quatre modélisations des préférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis Martelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Clermond-Ferrand, France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum Aggregation Learning and Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2023 - 17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouraoui, Z.; Vesic, S., Sep 2023, Arras, France. pp.453-463, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45608-4_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de neurones et logique: un cadre qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2022 - 31es Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Macsum Aggregation to Interval-Valued Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2022 - 15th International Conference Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.338-347, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using atomic bounds to get sub-modular approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.64-78, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLYBO: A Unified Benchmark Environment for Autonomous Flying Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. pp.1420-1431, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SplatPlanner: Efficient Autonomous Exploration via Permutohedral Frontier Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. pp.608-615, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating general kernels by extended fuzzy measures: application to filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisboa, Portugal. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad-hoc study on soldiers calibration procedure in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.190-199, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension signée de la domination des noyaux maxitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2019 - Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GamEvolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band UAVSAR tomographic imaging in dense forest: AfriSAR results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6723-6726, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: a curation content application in Virtual and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAMR: Virtual, Augmented and Mixed Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.223-234, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91584-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color noise-based feature for splicing detection and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP: Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2018.8547093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02023959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and Validating a Predictive Model of Measurement Uncertainty for Multi-Beam Lidars: Application to the Velodyne VLP-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Pentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Image Processing Theory, Tools and Applications (IPTA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-valued JPEG decompression for artifact suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2018 - 8th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02023964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized selection: A new paradigm for inverse based regularized image reconstruction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.1637-1641, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training soldiers to calibration procedures in Virtual Reality, the FELIN IR sight use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy Sensitive Graphical Code Quality Improvement Using a Super-Resolution Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Realite Virtuelle, à destination des managers et commerciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed InP-Based double heterojunction bipolar transistors and varactors for three-dimensional terahertz computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz: Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8067253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of different correlation measures to print-and-scan process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Burlingame, CA, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.7.MWSF-335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01611066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: communicating about virtual and augmented realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST: Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.#63, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3141220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of Print-and-Scan impact as random process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2016.8.MWSF-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interval-Valued Estimations with Point-Valued Estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2016 - 16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.595-604, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01488052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed document authentication using two level or code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.2149-2153, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity : Communiquer sur les Réalités Virtuelle, Augmentée et Mixte par leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV: Association Française de Réalité Virtuelle, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector modeling in PET list-mode reconstruction: comparison between pre-calculated and GPU capable on-the-fly computed system matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FULLY 3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New Port, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Nuclear Medicine and Molecular Imaging Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUV pipeline following by artificial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaba Dolores Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRC: Congreso Internacional de Robótica y Computación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Los Cabos, B.C.S., Mexico. pp.251-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01153185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich QR Code for Multimedia Management Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP: International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.383-393, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23234-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSS/MIC: Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2015.7582100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the module recognition rate of high density QR codes (Version 40) by using centrality bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting against forged documents by using textured image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.790-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolmogorov-Smirnov Test for Interval Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.416-425, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive imprecise image super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.3882-3886, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01231497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate fully 3D list-mode PET reconstruction on multi-GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS: Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIST Methodology and Framework: A novel approach for the migration of legacy software on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Santzaridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kousiouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Varvarigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Timisoara, Romania. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYNASC.2013.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral-spatial pre-processing using multi-resolution 3D wavelets for hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, FL, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2013.8080709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration qualitative et quantitative de reconstruction TEP basée sur architecture graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Cancéropole Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully 3D PET List-Mode reconstruction including an accurate detector modeling on GPU architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fully3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lake Tahoe, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Time-of-Flight information in PET List-Mode reconstruction using a projector with accurate detector PSF modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2013.6829242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Recontruction for Image Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projector with Realistic Detector Scatter Modeling for PET List-Mode Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.3333-3336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of multidimensional visualization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGVCVIP'12: Computer Graphics, Visualization, Computer Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection robuste de mouvement par histogrammes quasi‐continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise linear filtering: a second step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix-Les-Bains, France. pp.457-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-boxes for filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix-les-Bains, France. pp.935-942, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2011.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cloudy kernels for imprecise linear filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Information Processing and Management of Uncertainty (IPMU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.198-207, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Interval-Valued Estimation of the Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI: World Congress on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.3114-3119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00505969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00564713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIBART: A New Interval Based Algebraic Reconstruction Technique for Error Quantification of Emission Tomography Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkabir Lahrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Telle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2009 - 12th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04268-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Detection and Removal in High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2240-2244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles représentations des mesures de confiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy sur Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear filtering and mathematical morphology on an image: A bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3965-3968, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Interval-Based Algebraic Reconstruction Technique for error quantification in SPECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkabir Lahrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANM 2009 - European Association of Nuclear Medicine (Communication orale. Eur J Nucl Med Mol Imaging)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spain. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00452228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Background Generation from a Sequence of Images Based on Robust Mode Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dro Desire Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.72500P, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.810157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00357228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une déconvolution intervalliste : un usage détourné des mesures non-additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technical opportunity index based on a fuzzy footprint of the machine for site-specific management: application to viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Mc Bratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EFITA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise Estimation of The Probability Density Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reversible Data Hiding Method for Encrypted Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.68191E, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.766754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise functional estimation: the cumulative distribution case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Methods in Probability and Statistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Approach for Omnidirectional Image Gradient Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV'07: International Conference on Computer Vision OMNIVIS'07: Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brésil, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Approach for Gradient-Based Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée du filtrage des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un variogramme flou dans une méthode d'agrégation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la granulosité des noyaux d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.387-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Contours Floue pour les Images Omnidirectionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.379-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Histograms And Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPS'06: Soft Methods in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bristol, pp.045-052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Imprécise de Densité de Probabilité par Transfert Imprécis de Comptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMNIBOT - De la Division Omnidirectionnelle à la Commande de Robot Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2005 - 5ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Montpellier, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Tracking using Generalized Modus Tollens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Reno, NV, United States. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMNIBOT - De la Vision Omnidirectionnelle à la Commande de Robot Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2005 - 5es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Morphology for Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.II.141-II.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de Données Géoréférencées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2004 - 12èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Nouvelle Approche de Mise en Correspondance Stéréoscopique Dense utilisant des Méthodes d'Inférences Imprécises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations Morphologiques Floues pour Images Omnidirectionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Histogrammes Quasi-Continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2003 - 34es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2003, Lyon, France. pp.847-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Define Confidence Intervals for Kriged Values: Application on Precision Viticulture Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPA: European Conference on Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Berlin, Germany. pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de Cible par Modus Tollens Généralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France. pp.295-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Modale par Histogramme Quasi-Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Skills Training Tool in Virtual Reality, Intended for Managers and Sales Representatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. , pp.1183-1184, 2019, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de formation aux aptitudes sociales : Managers & Commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP: Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-provence, France. , 32èmes journées d'études sur la parole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for river discharge estimate from satellite observation alone, without any in situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Baume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman Conference on Remote Sensing of the Terrestrial Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, United States. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River surface roughness sensitivity to wind conditions: in situ measurement technique, processing method and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Caulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of the Terrestrial Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization of reconstruction error with an interval-based algorithm: an experimental comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassoun Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haynor, David R.; Ourselin, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2012: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego, California, United States. SPIE, 8314, pp.83143Q-83143Q-6, 2012, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.910781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00776963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maxitive Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Approaches for Soft Computing and Approximate Reasoning: Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 394, Springer International Publishing, pp.201-215, 2021, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54341-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Robust Imprecise Linear Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies of Soft Computing and Statistics for Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, Springer, pp.55-62, 2013, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33042-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code visuel graphique à deux niveaux d’information et sensible à la copie, procédés de génération et de lecture d’un code visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1460055A. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Strauss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4485-772X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068902891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining thresholded real values for designing an artificial neuron in a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 499, pp.109191. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2024.109191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating imprecise data in generative models using interval-valued Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.102659. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2024.102659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two bootstrapped regions in images: the D-test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (1), pp.100821. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between machine learning and reasoning - An introduction by the Kay R. Amel group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.109206. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum aggregation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 459, pp.182-200. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2022.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum: A new interval-valued linear operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.121-138. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2022.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness Measurement by Model-Based Exhaustive Analysis in Far-Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared Physics and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.103742. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color noise correlation-based splicing detection for image forensics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (9), pp.13215-13233. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-10326-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03475299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible targetless LiDAR–GNSS/INS–camera calibration method for UAV platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Pentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 166, pp.294-307. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03474318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain 18F-FDG PET analysis via interval-valued reconstruction: proof of concept for Alzheimer’s disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.565-574. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12149-020-01490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Differential Computed Tomography: a Relevant Nondestructive Inspection Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.178-199. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-018-0564-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional possibility/probability domination for extending maxitive kernel based signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 367, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01949950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence interval constraint based regularization framework for PET quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Bouallègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (6), pp.1513-1523. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2018.2886431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Band UAVSAR tomographic imaging in dense forests: Gabon forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.475-492. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring tropical forest structure using SAR tomography at L- and P-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.1934-1952. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11161934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendall's rank correlation on quantized data: An interval-valued approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 343, pp.50-64. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01611065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP double heterojunction bipolar transistors for terahertz computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.#085320. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5039331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Estimation of Value-at-Risk Based on Nonparametric Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Khraibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.47-77. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/econometrics6040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01951982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based reconstruction for uncertainty quantification in PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (3), pp.035014. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa9ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01707254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Imprecise Image Super-Resolution in a Semi-Blind Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.1379-1392. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2621414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01488049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robot-assisted imaging pipeline for tracking the growths of maize ear and silks in a high-throughput phenotyping platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Artzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-017-0246-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality bias measure for high density QR code module recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Level QR Code for Private Message Sharing and Document Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.571-583. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2015.2506546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interval-valued inversion of the non-additive interval-valued F-transform: Use for upsampling a signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on F-Transform: Theoretical Aspects and Advanced Applications, 288, pp.26-45. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2015.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive interval-valued F-transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the Wilcoxon rank-sum test for interval data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.108-121. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software modernization and cloudification using the ARTIST migration methodology and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleopatra Konstanteli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncal Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gorronogoitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v15i2.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-additive interval-valued reconstruction method in emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (Suppl 1), pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interval-based non-additive deconvolution in signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.809-820. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0771-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00857417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering with clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.821-831. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0772-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-valued probability density estimation based on quasi-continuous histograms: Proof of the conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 183 (1), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2011.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01278050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Accurate Volumetry of Brain Aneurysms: Combination of an Algorithm for Automatic Thresholding with a 3D Eraser Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lima Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonafé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, OnLine, pp.7. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00595241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic signal processing: How to handle noise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (9), pp.1129-1144. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2010.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technical opportunity index based on the fuzzy footprint of a machine for site-specific management: an application to viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (4), pp.379-396. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-010-9176-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise expectations for imprecise linear filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram density estimators based upon a fuzzy partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (13), pp.1863. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choquet Integrals as Projection Operators for Quantified Tomographic Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (2), pp.198-211. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Edge Detection for Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (15), pp.1991-2010. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00299544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the granularity of summative kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (15), pp.1952-1972. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2008.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00299387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histogram Density Estimators Based Upon a Fuzzy Partition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (13), pp.1863-1868. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Fusion for Qualitative Estimation of Fuzzy Request Zones: Application on Precision Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (5), pp.535-554. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2006.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00127934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Structuring Element Based Fuzzy Morphological Operations for Single Viewpoint Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (12), pp.3578-3596. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00166925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Quasi-continuous Histograms for Fuzzy Main Motion Estimation in Video Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 158 (5), pp.475-495. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2006.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00127879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations Morphologiques Floues à Noyaux Variables pour Images Omnidirectionnelles à Point de Vue Unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage de caméras catadioptriques hyperboloïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Caderas de Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5), pp.419-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00123124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quatre modélisations des préférences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis Martelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Clermond-Ferrand, France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macsum Aggregation Learning and Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2023 - 17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouraoui, Z.; Vesic, S., Sep 2023, Arras, France. pp.453-463, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45608-4_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de neurones et logique: un cadre qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Baaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2022 - 31es Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Macsum Aggregation to Interval-Valued Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hmidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2022 - 15th International Conference Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.338-347, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using atomic bounds to get sub-modular approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.64-78, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLYBO: A Unified Benchmark Environment for Autonomous Flying Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. pp.1420-1431, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SplatPlanner: Efficient Autonomous Exploration via Permutohedral Frontier Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. pp.608-615, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating general kernels by extended fuzzy measures: application to filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisboa, Portugal. pp.112-123, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad-hoc study on soldiers calibration procedure in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.190-199, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension signée de la domination des noyaux maxitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2019 - Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color noise-based feature for splicing detection and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP: Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2018.8547093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02023959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and Validating a Predictive Model of Measurement Uncertainty for Multi-Beam Lidars: Application to the Velodyne VLP-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Pentek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Image Processing Theory, Tools and Applications (IPTA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-valued JPEG decompression for artifact suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2018 - 8th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02023964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GamEvolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band UAVSAR tomographic imaging in dense forest: AfriSAR results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6723-6726, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: a curation content application in Virtual and Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAMR: Virtual, Augmented and Mixed Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, NV, United States. pp.223-234, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91584-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized selection: A new paradigm for inverse based regularized image reconstruction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.1637-1641, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training soldiers to calibration procedures in Virtual Reality, the FELIN IR sight use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy Sensitive Graphical Code Quality Improvement Using a Super-Resolution Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de formation aux compétences sociales en Realite Virtuelle, à destination des managers et commerciaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes Journées de la Réalité Virtuelle (j.RV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of different correlation measures to print-and-scan process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Burlingame, CA, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.7.MWSF-335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01611066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity: communicating about virtual and augmented realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST: Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.#63, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3141220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed InP-Based double heterojunction bipolar transistors and varactors for three-dimensional terahertz computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz: Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8067253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interval-Valued Estimations with Point-Valued Estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Couso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2016 - 16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.595-604, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01488052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed document authentication using two level or code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.2149-2153, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of Print-and-Scan impact as random process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2016.8.MWSF-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immercity : Communiquer sur les Réalités Virtuelle, Augmentée et Mixte par leur utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRV: Association Française de Réalité Virtuelle, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01378892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector modeling in PET list-mode reconstruction: comparison between pre-calculated and GPU capable on-the-fly computed system matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FULLY 3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New Port, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Nuclear Medicine and Molecular Imaging Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUV pipeline following by artificial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaba Dolores Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRC: Congreso Internacional de Robótica y Computación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Los Cabos, B.C.S., Mexico. pp.251-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01153185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich QR Code for Multimedia Management Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP: International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.383-393, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23234-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSS/MIC: Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2015.7582100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the module recognition rate of high density QR codes (Version 40) by using centrality bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting against forged documents by using textured image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.790-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01379576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolmogorov-Smirnov Test for Interval Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.416-425, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive imprecise image super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.3882-3886, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01231497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate fully 3D list-mode PET reconstruction on multi-GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS: Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIST Methodology and Framework: A novel approach for the migration of legacy software on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menychtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Santzaridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kousiouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Varvarigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Orue-Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Timisoara, Romania. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYNASC.2013.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral-spatial pre-processing using multi-resolution 3D wavelets for hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gainesville, FL, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS.2013.8080709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration qualitative et quantitative de reconstruction TEP basée sur architecture graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Cancéropole Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully 3D PET List-Mode reconstruction including an accurate detector modeling on GPU architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fully3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lake Tahoe, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Time-of-Flight information in PET List-Mode reconstruction using a projector with accurate detector PSF modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2013.6829242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Recontruction for Image Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projector with Realistic Detector Scatter Modeling for PET List-Mode Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Anaheim, United States. pp.3333-3336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of multidimensional visualization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGVCVIP'12: Computer Graphics, Visualization, Computer Vision and Image Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection robuste de mouvement par histogrammes quasi‐continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise linear filtering: a second step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix-Les-Bains, France. pp.457-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-boxes for filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSFLAT-LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix-les-Bains, France. pp.935-942, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2011.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Interval-Valued Estimation of the Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI: World Congress on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.3114-3119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00505969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cloudy kernels for imprecise linear filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Information Processing and Management of Uncertainty (IPMU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dortmund, Germany. pp.198-207, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14049-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00564713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles représentations des mesures de confiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy sur Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear filtering and mathematical morphology on an image: A bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3965-3968, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Detection and Removal in High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2240-2244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Interval-Based Algebraic Reconstruction Technique for error quantification in SPECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkabir Lahrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANM 2009 - European Association of Nuclear Medicine (Communication orale. Eur J Nucl Med Mol Imaging)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spain. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00452228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Background Generation from a Sequence of Images Based on Robust Mode Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dro Desire Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.72500P, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.810157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00357228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIBART: A New Interval Based Algebraic Reconstruction Technique for Error Quantification of Emission Tomography Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkabir Lahrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mariano-Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Telle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2009 - 12th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. pp.148-155, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04268-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une déconvolution intervalliste : un usage détourné des mesures non-additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technical opportunity index based on a fuzzy footprint of the machine for site-specific management: application to viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Mc Bratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EFITA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reversible Data Hiding Method for Encrypted Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.68191E, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.766754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise Estimation of The Probability Density Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise functional estimation: the cumulative distribution case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Methods in Probability and Statistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche unifiée du filtrage des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Approach for Omnidirectional Image Gradient Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCV'07: International Conference on Computer Vision OMNIVIS'07: Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brésil, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Additive Approach for Gradient-Based Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un variogramme flou dans une méthode d'agrégation sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la granulosité des noyaux d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.387-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Contours Floue pour les Images Omnidirectionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.379-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Histograms And Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPS'06: Soft Methods in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bristol, pp.045-052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00110409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Imprécise de Densité de Probabilité par Transfert Imprécis de Comptage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMNIBOT - De la Division Omnidirectionnelle à la Commande de Robot Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2005 - 5ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Montpellier, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Tracking using Generalized Modus Tollens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Reno, NV, United States. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Morphology for Omnidirectional Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.II.141-II.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMNIBOT - De la Vision Omnidirectionnelle à la Commande de Robot Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2005 - 5es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Montpellier, France. pp.95-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de Données Géoréférencées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2004 - 12èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Nouvelle Approche de Mise en Correspondance Stéréoscopique Dense utilisant des Méthodes d'Inférences Imprécises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations Morphologiques Floues pour Images Omnidirectionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Histogrammes Quasi-Continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2003 - 34es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2003, Lyon, France. pp.847-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Define Confidence Intervals for Kriged Values: Application on Precision Viticulture Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPA: European Conference on Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Berlin, Germany. pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de Cible par Modus Tollens Généralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France. pp.295-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Modale par Histogramme Quasi-Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Skills Training Tool in Virtual Reality, Intended for Managers and Sales Representatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-VR 2019 - 26th Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. , pp.1183-1184, 2019, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype de formation aux aptitudes sociales : Managers & Commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Taupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP: Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-provence, France. , 32èmes journées d'études sur la parole, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River surface roughness sensitivity to wind conditions: in situ measurement technique, processing method and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Caulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of the Terrestrial Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for river discharge estimate from satellite observation alone, without any in situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Baume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Chapman Conference on Remote Sensing of the Terrestrial Water Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, United States. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization of reconstruction error with an interval-based algorithm: an experimental comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassoun Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haynor, David R.; Ourselin, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2012: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego, California, United States. SPIE, 8314, pp.83143Q-83143Q-6, 2012, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.910781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00776963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maxitive Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Kucharczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Approaches for Soft Computing and Approximate Reasoning: Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 394, Springer International Publishing, pp.201-215, 2021, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54341-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04798463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Robust Imprecise Linear Deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies of Soft Computing and Statistics for Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, Springer, pp.55-62, 2013, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33042-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code visuel graphique à deux niveaux d’information et sensible à la copie, procédés de génération et de lecture d’un code visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1460055A. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8534B583"/>
+    <w:nsid w:val="C0EEBE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-strauss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4485-772X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068902891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pasquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2024.109191" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Couso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2024.102659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Kucharczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hmidy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2022.10.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03203750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10326-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03474318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pentek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.05.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-020-01490-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0564-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01949950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Akrout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Crouzet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2886431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Moussawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11161934" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nodjiadjim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Konczykowska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5039331" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Couso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saulnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.09.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01951982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Khraibani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nehme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics6040047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01707254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa9ea6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Graba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2621414" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2506546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q31GPT3R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2014.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perolat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.08.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRJL190R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menychtas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Konstanteli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncal Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Orue-Echevarria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gorronogoitia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v15i2.938" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0771-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0772-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Crouzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.02.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C5TF3CH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonaf&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mcbratney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9176-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1CBPKP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.01.053" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366788v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.03.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00299544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00299387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.10.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00166925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.09.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caderas de Kerleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Martelet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00149" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560896" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Taupiac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rabier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797854" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901178v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519192" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91584-5_18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02023959v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547093" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02086853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608146" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02023964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608122" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296559" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451839" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067253" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.7.MWSF-335" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141220" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379547v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.8.MWSF-089" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_48" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472057" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378892v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01153185v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos Mercado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Torres Mu&#241;oz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaba Dolores Antonio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23234-8_36" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2015.7582100" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001950" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379576v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_43" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01231497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025788" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bahi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869276v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Santzaridou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kousiouris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Varvarigou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2013.62" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hadoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080709" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935657v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994540v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829242" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830947v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622557" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807315v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808108v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Maalej" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623829v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.108" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02820321v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_21" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00505969v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Lahrech" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Telle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_19" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416220v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443869v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443870v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413800" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00452228v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00357228v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dro Desire Sidibe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810157" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443867v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997872v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mc Bratney" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766754" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368344v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368399v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110312v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110398v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110409v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106481v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452407" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105975v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalimbaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108811v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269531v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269820v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268533v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798317" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901249v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597460v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597459v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Caulliez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776963v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Alain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910781" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798463v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54341-9_18" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862679v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33042-1_7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K04H0KBW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-strauss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4485-772X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068902891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pasquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2024.109191" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Couso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2024.102659" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Kucharczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariano-Goulart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hmidy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2022.10.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03203750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10326-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03474318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pentek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Kennel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.05.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-020-01490-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0564-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01949950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Akrout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Crouzet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2886431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Moussawi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11161934" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Couso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saulnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.09.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nodjiadjim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Konczykowska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5039331" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01951982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Khraibani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nehme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics6040047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01707254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa9ea6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Graba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2621414" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.11.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2506546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q31GPT3R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2014.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perolat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.08.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRJL190R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menychtas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Konstanteli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncal Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Orue-Echevarria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gorronogoitia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v15i2.938" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0771-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0772-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01278050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Crouzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.02.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C5TF3CH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonaf&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mcbratney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9176-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1CBPKP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.01.053" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366788v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.03.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00299544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00299387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.10.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00166925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.09.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caderas de Kerleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Martelet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895923v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00149" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560896" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Taupiac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rabier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797854" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02023959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547093" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02086853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608146" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02023964v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608122" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901178v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519192" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91584-5_18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mory" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296559" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451839" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01611066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.7.MWSF-335" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904658v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3141220" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067253" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01488052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_48" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379544v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472057" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.8.MWSF-089" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378892v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01153185v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos Mercado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Torres Mu&#241;oz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaba Dolores Antonio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337536v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23234-8_36" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2015.7582100" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001950" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379576v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_43" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01231497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025788" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bahi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00869276v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Santzaridou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kousiouris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Varvarigou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2013.62" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hadoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2013.8080709" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935657v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994540v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829242" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830947v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622557" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807315v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808108v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Maalej" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785026v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623829v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.108" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00505969v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02820321v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14049-5_21" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443869v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443870v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413800" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00452228v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Lahrech" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00357228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dro Desire Sidibe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810157" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443859v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Telle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04268-3_19" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443867v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997872v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mc Bratney" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766754" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366846v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368344v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203295v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194216v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368399v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110312v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110398v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110409v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106481v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452407" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalimbaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108811v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108810v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269531v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269820v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268533v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798317" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01901249v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Caulliez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597460v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00776963v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Alain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.910781" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04798463v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54341-9_18" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862679v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33042-1_7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K04H0KBW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>