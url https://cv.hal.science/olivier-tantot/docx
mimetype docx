--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -252,295 +252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New KNbTeO6 transparent tellurate ceramics</w:t>
+                <w:t xml:space="preserve">Tunable Filtering Devices: A Review of Recent Advanced Fabrication Technologies and Designs of Tunable Cavity Filters and Multiplexers Using Mechanical Actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carreaud</w:t>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Duclère</w:t>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40, pp.4164-4170. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.69-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMM.2019.2958706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089327v1</w:t>
+                <w:t xml:space="preserve">hal-02482141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Filtering Devices: A Review of Recent Advanced Fabrication Technologies and Designs of Tunable Cavity Filters and Multiplexers Using Mechanical Actuation</w:t>
+                <w:t xml:space="preserve">New KNbTeO6 transparent tellurate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Jean-René Duclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (3), pp.69-83. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.4164-4170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMM.2019.2958706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482141v1</w:t>
+                <w:t xml:space="preserve">hal-03089327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geopolymer Carbon-Based for Ultra-Wideband Absorbent Applications</w:t>
               </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nicoleta Vlasceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Gharzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -708,51 +708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Feix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves, Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Feix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (12), pp.2146-2152. </w:t>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Bahoumina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1075,77 +1075,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t>
@@ -1183,103 +1183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of low cost and efficient microwave passive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -1317,90 +1317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuously Tuned Ku-Band Cavity Filter Based on Dielectric Perturbers Made by Ceramic Additive Manufacturing for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1490,64 +1490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 37 (Issue 2), pp. 641-646</w:t>
@@ -1589,77 +1589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et expérimentation de dispositifs microondes didactiques par impression 3D plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1861,64 +1861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1973,77 +1973,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field microwave microscopy for the characterization of dielectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2247,90 +2247,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Characterisation of the Coefficient of Thermal Expansion and the Thermal Evolution of Electric Conductivity for Metallised Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hallepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 50th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.905-908, </w:t>
@@ -2381,77 +2381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Multi-Physique de Substrat Métallisé par Mesures Microondes : Conductivité électrique équivalente et Permittivité en fonction de la température et Coefficient d’Expansion Thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et caractérisation de matériaux géopolymères pour les antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.N. Vlasceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gharzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,1093 +2612,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplexeur Compact en Bande Ku par Impression Plastique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Étalonnage sans contact 1-port post-mesures de sondes en guide d’onde circulaire sur le mode TE01 pour la caractérisation de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nevo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094205v1</w:t>
+                <w:t xml:space="preserve">hal-02094168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleurs Hybrides Reconfigurables en Bande Ku</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Synthesis Method for Manifold-Coupled Multiplexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martínez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">EuMC 2019 - 49th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094185v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de connexion à 20 GHz pour circuits planaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Resonant Frequency-dependent Coupling Elements for the Design of Microwave Filters with Multiple Transmission Zeroes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Nevo</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany. pp.52-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094143v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a dielectric resonator antenna with a customized dielectric constant based on zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCap 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode large bande de caractérisation de matériaux multicouches en espace libre à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Guelmami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaud Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis Method for Manifold-Coupled Multiplexers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Techniques de connexion à 20 GHz pour circuits planaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nevo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2019 - 49th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377002v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Frequency-dependent Coupling Elements for the Design of Microwave Filters with Multiple Transmission Zeroes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Diplexeur Compact en Bande Ku par Impression Plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02377011v1</w:t>
+                <w:t xml:space="preserve">hal-02094205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étalonnage sans contact 1-port post-mesures de sondes en guide d’onde circulaire sur le mode TE01 pour la caractérisation de matériaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Coupleurs Hybrides Reconfigurables en Bande Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094168v1</w:t>
+                <w:t xml:space="preserve">hal-02094185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly-free Tunable Resonator on TE011 Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3743,1433 +3743,1433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing applied to microwave filters and antennas up to 60 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Continuously Tunable X-Band Filter Using a 3D Spiral Ribbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Internationnal Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840987v1</w:t>
+                <w:t xml:space="preserve">hal-01840986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Multiband Bandpass Filters with Dispersive Cross-couplings for Improved Selectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Coupleurs microondes en guide rectangulaire par impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA/ESTEC - CNES, Apr 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">journées pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778625v1</w:t>
+                <w:t xml:space="preserve">hal-01922738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free space measurement setup for the electromagnetic characterization of materials under high temperatures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">‘Design of UWB Antennas Integrating Geopolymer Material’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Gharzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHAROS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376898v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et Caractérisation de matériaux de type Géopolymère pour la conception d'antennes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Plastic additive manufacturing for rapid and low-cost prototyping of passive hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (15ème JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922763v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic additive manufacturing for rapid and low-cost prototyping of passive hardware</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Free space measurement setup for the electromagnetic characterization of materials under high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Guelmami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaud Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">PHAROS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777590v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Design of UWB Antennas Integrating Geopolymer Material’</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Design of Multiband Bandpass Filters with Dispersive Cross-couplings for Improved Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA/ESTEC - CNES, Apr 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950299v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tunable X-Band Filter Using a 3D Spiral Ribbon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Elaboration et Caractérisation de matériaux de type Géopolymère pour la conception d'antennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Gharzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (15ème JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840986v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleurs microondes en guide rectangulaire par impression 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing applied to microwave filters and antennas up to 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922738v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband Filters with Positive or Negative Dispersive Cross-Couplings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">EuCap 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840989v1</w:t>
+                <w:t xml:space="preserve">hal-01922806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass Filter Based on Skeleton-like Monobloc Dielectric Pucks Made by Additive Manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multiband Filters with Positive or Negative Dispersive Cross-Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMW 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778638v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bandpass Filter Based on Skeleton-like Monobloc Dielectric Pucks Made by Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCap 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922806v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la conductivité jusqu’à 67 GHz de lignes coplanaires imprimées par jet d’aérosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5224,90 +5224,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dielectric Resonator Antenna designed with a structured dielectric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Antenna Measurements &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vastears, Sweden. </w:t>
@@ -5345,77 +5345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development in additive manufacturing of passive hardware and conformal printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,103 +5470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printed Ku-Band Compact Diplexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
@@ -5589,301 +5589,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'antennes volumiques ULB d’encombrement réduit intégrant un Géopolymère</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616839v1</w:t>
+                <w:t xml:space="preserve">hal-01579127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ku-Band diplexer based on 3dB directional couplers made by plastic additive manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Low loss substrate integrated filters made by laser micro-machining of alumina substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504065v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de différents types de métallisation appliqués à et par fabrication additive</w:t>
+                <w:t xml:space="preserve">Evaluation of Metal Coating Techniques up to 66 GHz and their Application to Additively Manufactored Bandpass Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delage</w:t>
@@ -5897,493 +5897,493 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504063v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+                <w:t xml:space="preserve">Filtre elliptique 4 pôles par fabrication additive 3D plastique : problématique de la montée en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504068v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
+                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579127v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss substrate integrated filters made by laser micro-machining of alumina substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Ku-Band diplexer based on 3dB directional couplers made by plastic additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579101v1</w:t>
+                <w:t xml:space="preserve">hal-01504065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Metal Coating Techniques up to 66 GHz and their Application to Additively Manufactored Bandpass Filters</w:t>
+                <w:t xml:space="preserve">Evaluation de différents types de métallisation appliqués à et par fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delage</w:t>
@@ -6397,301 +6397,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504067v1</w:t>
+                <w:t xml:space="preserve">hal-01504063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre elliptique 4 pôles par fabrication additive 3D plastique : problématique de la montée en fréquence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Conception d'antennes volumiques ULB d’encombrement réduit intégrant un Géopolymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Gharzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504062v1</w:t>
+                <w:t xml:space="preserve">hal-01616839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual-mode high-Q tunable filter reconfigured by cavity rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave, and Terahertz Applications (NEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Seville, Spain. pp.341-343, </w:t>
@@ -6729,103 +6729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuously Tunable Filter Made by Additive Manufacturing Using a 3D Spiral Ribbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
@@ -6854,103 +6854,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF and Microwave Filters and Other 3D Passive Components Made by Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS2017), Workshop Additive Manufacturing of Radio-Frequency Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
@@ -6979,77 +6979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de technologies de fabrication additive plastique pour la réalisation de coupleurs 3dB pour multiplexeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7094,1187 +7094,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconia based geopolymer matrix to reduce antenna size</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination Non Destructive de la Conductivité Electrique de Dépôts Conducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Sorolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314541v1</w:t>
+                <w:t xml:space="preserve">hal-01273919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of 3D Printed Plastic Modular Filters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300638v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Plastic and Metal Additive Manufacturing Technologies for Hyperfrequency Passives Components up to Ka band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359800v1</w:t>
+                <w:t xml:space="preserve">hal-01300636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic and Metal Additive Manufacturing Technologies for Hyperfrequency Passives Components up to Ka band</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Zirconia based geopolymer matrix to reduce antenna size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300636v1</w:t>
+                <w:t xml:space="preserve">hal-01314541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Design of 3D Printed Plastic Modular Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278711v1</w:t>
+                <w:t xml:space="preserve">hal-01300638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination Non Destructive de la Conductivité Electrique de Dépôts Conducteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273919v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de dispositifs de filtrage passifs à l’aide de technologies de fabrication additive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ceramic, plastic and metallic additive manufacturing: perspectives for RF passive components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273922v1</w:t>
+                <w:t xml:space="preserve">hal-01359799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the dielectric properties of pure Alumina up to V band for telecommunication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Réalisation de dispositifs de filtrage passifs à l’aide de technologies de fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301229v1</w:t>
+                <w:t xml:space="preserve">hal-01273922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic, plastic and metallic additive manufacturing: perspectives for RF passive components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optimization of the dielectric properties of pure Alumina up to V band for telecommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359799v1</w:t>
+                <w:t xml:space="preserve">hal-01301229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation basses fréquences de matériaux à faibles pertes diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8306,359 +8306,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of very low loss and temperature stable ceramics up to 73 GHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Panorama de composants hyperfréquences 3D réalisés par fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ELECTROCERAMICS XV CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Fabrication additive pour l’électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300696v1</w:t>
+                <w:t xml:space="preserve">hal-01315661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de composants hyperfréquences 3D réalisés par fabrication additive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Microwave characterization of very low loss and temperature stable ceramics up to 73 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabrication additive pour l’électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve"> ELECTROCERAMICS XV CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315661v1</w:t>
+                <w:t xml:space="preserve">hal-01300696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of microwave passive components by different additive manufacturing technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8709,77 +8709,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
@@ -8808,103 +8808,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-mode Dual-band Bandpass Cavity Filter with Widely Separated Passbands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave and Terahertz Applications (NEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
@@ -8955,77 +8955,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs microondes didactiques par impression 3D plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9061,596 +9061,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre deux pôles en technologie de fabrication additive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273904v1</w:t>
+                <w:t xml:space="preserve">hal-01280498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne cornet réalisée en impression plastique 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Kouki</w:t>
+                <w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273916v1</w:t>
+                <w:t xml:space="preserve">hal-01281187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Antenne cornet réalisée en impression plastique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281187v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Filtre deux pôles en technologie de fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280498v1</w:t>
+                <w:t xml:space="preserve">hal-01273904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic-based additive technologies for RF applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9705,90 +9705,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres accordables en plan E avec accord mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -9830,90 +9830,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-plane tunable filters with mechanical actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
@@ -9955,77 +9955,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-band millimeter stereolithography filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10093,77 +10093,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PLUMEE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
@@ -10192,90 +10192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies additives et les nouveaux matériaux pour les antennes et les circuits en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10343,77 +10343,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -10455,51 +10455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de prototypes de filtres volumiques par impression 3D plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10593,77 +10593,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -10686,588 +10686,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printing and additive technologies for the fabrication of RF components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Monitoring of Electromagnetic Characteristics of Split Cylinder Resonator and Dielectric Material for Temperature Caraterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117026v1</w:t>
+                <w:t xml:space="preserve">hal-00977976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Passive Ceramic Sensor for Corrosion Detection</w:t>
+                <w:t xml:space="preserve">Monitorage Electromagnétique des Caractéristiques de Cavité Fendue et de Matériau Diélectrique pour la Caractérisation en Température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (13èmes JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977977v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitorage Electromagnétique des Caractéristiques de Cavité Fendue et de Matériau Diélectrique pour la Caractérisation en Température</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Inkjet printing and additive technologies for the fabrication of RF components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (13èmes JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp._</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929779v1</w:t>
+                <w:t xml:space="preserve">hal-01117026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Electromagnetic Characteristics of Split Cylinder Resonator and Dielectric Material for Temperature Caraterization</w:t>
+                <w:t xml:space="preserve">New Passive Ceramic Sensor for Corrosion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977976v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Large Bande de Matériaux Diélectriques par une Technique en Champ Proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (13èmes JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11292,103 +11292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Components by Ceramic Additive Technologies: Examples, Fabrication Rules and Optimization Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Additive Manufacturing technologies for space applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA/ESTEC, Oct 2014, Noordwijk, Netherlands</w:t>
@@ -11430,77 +11430,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide Range Continuously High Electrical Perfomance Tunable E-Plane Filter by Mechanical Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Estagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11555,77 +11555,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Characterization of Dielectric Material by New Approaches Based on Near Field Microwave Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11650,77 +11650,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Components Based on Advanced Additive Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11778,338 +11778,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et imagerie microondes de matériaux de faible volume dans la bande ISM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimaterial Inkjet Technology for The Fabrication of Multilayer Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Symposium (13ème MMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915935v1</w:t>
+                <w:t xml:space="preserve">hal-00916008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur Hairpin Accordable pour l'Extraction de Modèle de Diode Varactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Non-Destructive Characterisation of Dielectric Layer Printed by Inkjet Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915930v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Characterization of Low volume Materials in the ISM Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12141,329 +12132,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterial Inkjet Technology for The Fabrication of Multilayer Components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Résonateur Hairpin Accordable pour l'Extraction de Modèle de Diode Varactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Symposium (13ème MMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916008v1</w:t>
+                <w:t xml:space="preserve">hal-00915930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Destructive Characterisation of Dielectric Layer Printed by Inkjet Technology</w:t>
+                <w:t xml:space="preserve">Caractérisation et imagerie microondes de matériaux de faible volume dans la bande ISM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915949v1</w:t>
+                <w:t xml:space="preserve">hal-00915935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial Inkjet Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dossou Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12505,90 +12505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie Jet d'Encre Multi Matériaux pour la Fabrication de Composants Microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dossou Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12630,90 +12630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial Inkjet Technology for the Fabrication of Microwave Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dossou Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12768,77 +12768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Contact Imaging Of Dielectric Constant With A Near-Field Scanning Microwave Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Microwave Symposium (13ème MMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12863,103 +12863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de technologies additives céramique pour des applications de télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation fabrication additive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES, Nov 2013, Toulouse, France</w:t>
@@ -13126,77 +13126,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Diélectrique à 150 GHz par résonateurs en technologie LTCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (12èmes JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13221,90 +13221,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial Inkjet Technology for The Fabrication of Microwave Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13359,90 +13359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance of Stacked Rings in LTCC Technology for Non-Destructive Characterisation Sensor at 150 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference (EuMC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13461,338 +13461,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAB-EN-VI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Characterization of high permittivity substrates by a thickness resonance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème carrefour des possibles en Limousin dans le cadre de la Fondation Internet Nouvelle Génération (FING).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">EuMW 2011, Manchester European Microwave Week 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.206 - 209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709317v1</w:t>
+                <w:t xml:space="preserve">hal-00684724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateur diélectrique en technologies stéréolithographie et jet d'encre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011, Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale Sesion 2B-3 - Papier n°33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of high permittivity substrates by a thickness resonance method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">LAB-EN-VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2011, Manchester European Microwave Week 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.206 - 209</w:t>
+              <w:t xml:space="preserve">4ème carrefour des possibles en Limousin dans le cadre de la Fondation Internet Nouvelle Génération (FING).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684724v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre du Laboratoire d'Enseignement Virtuel en électronique radiofréquence pour les formations de Master?</w:t>
               </w:r>
@@ -13804,51 +13804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13916,90 +13916,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateur volumique en anneaux en technologie LTCC : caractérisation et capteur non destructif à 150 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. Présentation Orale - Session 4-B3 - Papier n°115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14018,458 +14018,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LABoratoire d'ENseignement Virtuel - Expériences et méthodes pédagagiques de gestion de travaux pratiques à distance</w:t>
+                <w:t xml:space="preserve">Mise en œuvre de nouvelles pratiques pédagogiques pour l'enseignement à distance des travaux pratiques en électronique radiofréquence pour les formations de Master?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Vivaldi 2010, UMR Poitou-Charentes Limousin,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire international Université Lille 1 &amp; UMAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mostaganem, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620696v1</w:t>
+                <w:t xml:space="preserve">hal-00661096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LABoratoire d'ENseignement VIrtuel - Expériences et méthodes pédagogiques de gestion de travaux pratiques à distance ?</w:t>
+                <w:t xml:space="preserve">LABoratoire d'ENseignement Virtuel - Expériences et méthodes pédagagiques de gestion de travaux pratiques à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Vivaldi 2010 - UNR Poitou-Charentes Limousin - Limoges - 17 Mars 2010 - 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, LIMOGES, France. pp.1</w:t>
+              <w:t xml:space="preserve">Université Vivaldi 2010, UMR Poitou-Charentes Limousin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940069v1</w:t>
+                <w:t xml:space="preserve">hal-00620696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de nouvelles pratiques pédagogiques pour l'enseignement à distance des travaux pratiques en électronique radiofréquence pour les formations de Master?</w:t>
+                <w:t xml:space="preserve">LABoratoire d'ENseignement VIrtuel - Expériences et méthodes pédagogiques de gestion de travaux pratiques à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Université Lille 1 &amp; UMAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mostaganem, Algeria</w:t>
+              <w:t xml:space="preserve">Université Vivaldi 2010 - UNR Poitou-Charentes Limousin - Limoges - 17 Mars 2010 - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, LIMOGES, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661096v1</w:t>
+                <w:t xml:space="preserve">hal-00940069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de résonateurs pour la caractérisation de matériaux en technologie LTCC à 150 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14520,51 +14520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14645,77 +14645,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14753,77 +14753,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de substrats à forte permittivité par résonance d'épaissseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2F-4 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14874,64 +14874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.3D-1 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14969,77 +14969,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matériaux diélectriques à faible volume par résonateur coaxial à basses fréquences microondes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Orale 9 : 09-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15096,103 +15096,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TeO2-based glasses, glass-ceramics and ceramics for optical and microwave dielectric applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil Scientifique du LABEX SIGMA-LIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
@@ -15221,103 +15221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and microwave dielectric properties of the potassium niobium tellurate KNbTeO6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
@@ -15391,77 +15391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandpass microwave filter tunable by a 90 degree rotation of a dielectric element between first and second positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15490,499 +15490,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass microwave filter tunable by rotation of a dielectric element</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Filtre hyperfréquence passe bande accordable par rotation relative d'une section d'insert et d'un élément diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : EP2887451. 2015</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP2887450. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946986v1</w:t>
+                <w:t xml:space="preserve">hal-00946994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre hyperfréquence passe bande accordable par rotation relative d'une section d'insert et d'un élément diélectrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bandpass microwave filter tunable by rotation of a dielectric element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP2887450. 2015</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : EP2887451. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946994v1</w:t>
+                <w:t xml:space="preserve">hal-00946986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-tunable band-pass filter for microwave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Frequency-tunable filter with dielectric resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2690703. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2690702. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946974v1</w:t>
+                <w:t xml:space="preserve">hal-00946978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-tunable filter with dielectric resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Frequency-tunable band-pass filter for microwave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2690702. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2690703. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946978v1</w:t>
+                <w:t xml:space="preserve">hal-00946974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16000,51 +16000,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16294,51 +16294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carril Ajuria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desnoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rioux-Leclercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2958706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nicoleta Vlasceanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Martinod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nadir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Feix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02103220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abdelghani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bahoumina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081768" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001465" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01370506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Di-Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Mohamed Drissi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Essaidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01357524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01060283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871400110X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Vlasceanu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharzouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nevo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376990v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Guelmami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Granet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Sebastien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880074" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778625v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01950299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01616839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579101v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2017.7964280" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376798v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01616837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359799v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gour&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Naeem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2016.7561662" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302133v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280482v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117026v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929779v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Estagerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-09-0446-3_082" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915935v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rammal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00908184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915949v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dossou Yovo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916012v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280493v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915876v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Alaaeddine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noguera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684913v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rousset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940069v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hagerman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436399v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jardinier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946986v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946994v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946978v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carril Ajuria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desnoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rioux-Leclercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2958706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nicoleta Vlasceanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Martinod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nadir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Feix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02103220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abdelghani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bahoumina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081768" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001465" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01370506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Di-Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Mohamed Drissi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Essaidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01357524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01060283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871400110X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Vlasceanu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharzouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nevo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880074" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Guelmami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Granet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Sebastien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01950299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01616839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2017.7964280" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376798v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01616837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314541v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gour&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Naeem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2016.7561662" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302133v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280482v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929779v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Estagerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-09-0446-3_082" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rammal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00908184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dossou Yovo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916012v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280493v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915876v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Alaaeddine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noguera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684913v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rousset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hagerman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436399v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jardinier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946994v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>