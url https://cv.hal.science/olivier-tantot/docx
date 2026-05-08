--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -252,295 +252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Filtering Devices: A Review of Recent Advanced Fabrication Technologies and Designs of Tunable Cavity Filters and Multiplexers Using Mechanical Actuation</w:t>
+                <w:t xml:space="preserve">New KNbTeO6 transparent tellurate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+                <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Jean-René Duclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (3), pp.69-83. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.4164-4170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMM.2019.2958706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482141v1</w:t>
+                <w:t xml:space="preserve">hal-03089327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New KNbTeO6 transparent tellurate ceramics</w:t>
+                <w:t xml:space="preserve">Tunable Filtering Devices: A Review of Recent Advanced Fabrication Technologies and Designs of Tunable Cavity Filters and Multiplexers Using Mechanical Actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Dolhen</w:t>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carreaud</w:t>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Duclère</w:t>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40, pp.4164-4170. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.69-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMM.2019.2958706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089327v1</w:t>
+                <w:t xml:space="preserve">hal-02482141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geopolymer Carbon-Based for Ultra-Wideband Absorbent Applications</w:t>
               </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Nicoleta Vlasceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Gharzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -708,51 +708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Feix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves, Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Feix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (12), pp.2146-2152. </w:t>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Bahoumina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1075,77 +1075,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t>
@@ -1183,103 +1183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of low cost and efficient microwave passive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -1317,90 +1317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuously Tuned Ku-Band Cavity Filter Based on Dielectric Perturbers Made by Ceramic Additive Manufacturing for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1490,64 +1490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 37 (Issue 2), pp. 641-646</w:t>
@@ -1589,77 +1589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et expérimentation de dispositifs microondes didactiques par impression 3D plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1861,64 +1861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1973,77 +1973,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field microwave microscopy for the characterization of dielectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2247,90 +2247,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Characterisation of the Coefficient of Thermal Expansion and the Thermal Evolution of Electric Conductivity for Metallised Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hallepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 50th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.905-908, </w:t>
@@ -2381,77 +2381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Multi-Physique de Substrat Métallisé par Mesures Microondes : Conductivité électrique équivalente et Permittivité en fonction de la température et Coefficient d’Expansion Thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et caractérisation de matériaux géopolymères pour les antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.N. Vlasceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gharzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,96 +2612,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étalonnage sans contact 1-port post-mesures de sondes en guide d’onde circulaire sur le mode TE01 pour la caractérisation de matériaux</w:t>
+                <w:t xml:space="preserve">Techniques de connexion à 20 GHz pour circuits planaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2709,996 +2709,996 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094168v1</w:t>
+                <w:t xml:space="preserve">hal-02094143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis Method for Manifold-Coupled Multiplexers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diplexeur Compact en Bande Ku par Impression Plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2019 - 49th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377002v1</w:t>
+                <w:t xml:space="preserve">hal-02094205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Frequency-dependent Coupling Elements for the Design of Microwave Filters with Multiple Transmission Zeroes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coupleurs Hybrides Reconfigurables en Bande Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377011v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a dielectric resonator antenna with a customized dielectric constant based on zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCap 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode large bande de caractérisation de matériaux multicouches en espace libre à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Guelmami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaud Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de connexion à 20 GHz pour circuits planaires</w:t>
+                <w:t xml:space="preserve">Étalonnage sans contact 1-port post-mesures de sondes en guide d’onde circulaire sur le mode TE01 pour la caractérisation de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094143v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplexeur Compact en Bande Ku par Impression Plastique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis Method for Manifold-Coupled Multiplexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martínez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">EuMC 2019 - 49th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094205v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleurs Hybrides Reconfigurables en Bande Ku</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resonant Frequency-dependent Coupling Elements for the Design of Microwave Filters with Multiple Transmission Zeroes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany. pp.52-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094185v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly-free Tunable Resonator on TE011 Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3743,301 +3743,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tunable X-Band Filter Using a 3D Spiral Ribbon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Free space measurement setup for the electromagnetic characterization of materials under high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Guelmami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaud Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">PHAROS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840986v1</w:t>
+                <w:t xml:space="preserve">hal-02376898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleurs microondes en guide rectangulaire par impression 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design of Multiband Bandpass Filters with Dispersive Cross-couplings for Improved Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA/ESTEC - CNES, Apr 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922738v1</w:t>
+                <w:t xml:space="preserve">hal-01778625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Design of UWB Antennas Integrating Geopolymer Material’</w:t>
+                <w:t xml:space="preserve">Elaboration et Caractérisation de matériaux de type Géopolymère pour la conception d'antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Gharzouni</w:t>
@@ -4051,685 +4017,719 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Feix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (15ème JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950299v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic additive manufacturing for rapid and low-cost prototyping of passive hardware</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing applied to microwave filters and antennas up to 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777590v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free space measurement setup for the electromagnetic characterization of materials under high temperatures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plastic additive manufacturing for rapid and low-cost prototyping of passive hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHAROS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376898v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Multiband Bandpass Filters with Dispersive Cross-couplings for Improved Selectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Continuously Tunable X-Band Filter Using a 3D Spiral Ribbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA/ESTEC - CNES, Apr 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Internationnal Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778625v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et Caractérisation de matériaux de type Géopolymère pour la conception d'antennes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coupleurs microondes en guide rectangulaire par impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (15ème JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">journées pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922763v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing applied to microwave filters and antennas up to 60 GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">‘Design of UWB Antennas Integrating Geopolymer Material’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Gharzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840987v1</w:t>
+                <w:t xml:space="preserve">hal-01950299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Feix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCap 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, London, United Kingdom</w:t>
@@ -4840,90 +4840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiband Filters with Positive or Negative Dispersive Cross-Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4961,90 +4961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandpass Filter Based on Skeleton-like Monobloc Dielectric Pucks Made by Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5099,77 +5099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la conductivité jusqu’à 67 GHz de lignes coplanaires imprimées par jet d’aérosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5224,90 +5224,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dielectric Resonator Antenna designed with a structured dielectric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Antenna Measurements &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vastears, Sweden. </w:t>
@@ -5345,77 +5345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development in additive manufacturing of passive hardware and conformal printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,103 +5470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printed Ku-Band Compact Diplexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
@@ -5589,301 +5589,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conception d'antennes volumiques ULB d’encombrement réduit intégrant un Géopolymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Gharzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
+              <w:t xml:space="preserve">Assemblée générale GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579127v1</w:t>
+                <w:t xml:space="preserve">hal-01616839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss substrate integrated filters made by laser micro-machining of alumina substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Ku-Band diplexer based on 3dB directional couplers made by plastic additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579101v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Metal Coating Techniques up to 66 GHz and their Application to Additively Manufactored Bandpass Filters</w:t>
+                <w:t xml:space="preserve">Evaluation de différents types de métallisation appliqués à et par fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delage</w:t>
@@ -5897,801 +5897,801 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504067v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre elliptique 4 pôles par fabrication additive 3D plastique : problématique de la montée en fréquence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504062v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+                <w:t xml:space="preserve">Low loss substrate integrated filters made by laser micro-machining of alumina substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504068v1</w:t>
+                <w:t xml:space="preserve">hal-01579101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ku-Band diplexer based on 3dB directional couplers made by plastic additive manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Metal Coating Techniques up to 66 GHz and their Application to Additively Manufactored Bandpass Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504065v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de différents types de métallisation appliqués à et par fabrication additive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre elliptique 4 pôles par fabrication additive 3D plastique : problématique de la montée en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504063v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'antennes volumiques ULB d’encombrement réduit intégrant un Géopolymère</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616839v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual-mode high-Q tunable filter reconfigured by cavity rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave, and Terahertz Applications (NEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Seville, Spain. pp.341-343, </w:t>
@@ -6729,103 +6729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuously Tunable Filter Made by Additive Manufacturing Using a 3D Spiral Ribbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
@@ -6854,103 +6854,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF and Microwave Filters and Other 3D Passive Components Made by Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium (IMS2017), Workshop Additive Manufacturing of Radio-Frequency Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
@@ -6979,77 +6979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de technologies de fabrication additive plastique pour la réalisation de coupleurs 3dB pour multiplexeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7094,842 +7094,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination Non Destructive de la Conductivité Electrique de Dépôts Conducteurs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zirconia based geopolymer matrix to reduce antenna size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273919v1</w:t>
+                <w:t xml:space="preserve">hal-01314541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Design of 3D Printed Plastic Modular Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278711v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic and Metal Additive Manufacturing Technologies for Hyperfrequency Passives Components up to Ka band</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300636v1</w:t>
+                <w:t xml:space="preserve">hal-01359800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconia based geopolymer matrix to reduce antenna size</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bertrand</w:t>
+                <w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314541v1</w:t>
+                <w:t xml:space="preserve">hal-01278711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of 3D Printed Plastic Modular Filters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Plastic and Metal Additive Manufacturing Technologies for Hyperfrequency Passives Components up to Ka band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300638v1</w:t>
+                <w:t xml:space="preserve">hal-01300636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Détermination Non Destructive de la Conductivité Electrique de Dépôts Conducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Sorolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359800v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic, plastic and metallic additive manufacturing: perspectives for RF passive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7967,90 +7967,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de dispositifs de filtrage passifs à l’aide de technologies de fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
@@ -8105,77 +8105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Advanced Ceramics 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t>
@@ -8217,64 +8217,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation basses fréquences de matériaux à faibles pertes diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8312,103 +8312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de composants hyperfréquences 3D réalisés par fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrication additive pour l’électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
@@ -8450,77 +8450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave characterization of very low loss and temperature stable ceramics up to 73 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8562,103 +8562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of microwave passive components by different additive manufacturing technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8709,77 +8709,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
@@ -8808,103 +8808,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-mode Dual-band Bandpass Cavity Filter with Widely Separated Passbands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave and Terahertz Applications (NEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
@@ -8955,77 +8955,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs microondes didactiques par impression 3D plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9061,596 +9061,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Filtre deux pôles en technologie de fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280498v1</w:t>
+                <w:t xml:space="preserve">hal-01273904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antenne cornet réalisée en impression plastique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281187v1</w:t>
+                <w:t xml:space="preserve">hal-01273916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne cornet réalisée en impression plastique 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Kouki</w:t>
+                <w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273916v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre deux pôles en technologie de fabrication additive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273904v1</w:t>
+                <w:t xml:space="preserve">hal-01281187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic-based additive technologies for RF applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9705,90 +9705,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres accordables en plan E avec accord mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -9830,90 +9830,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-plane tunable filters with mechanical actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
@@ -9955,77 +9955,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-band millimeter stereolithography filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10093,77 +10093,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PLUMEE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
@@ -10192,90 +10192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies additives et les nouveaux matériaux pour les antennes et les circuits en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10343,77 +10343,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -10455,51 +10455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de prototypes de filtres volumiques par impression 3D plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10593,77 +10593,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Mohamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Di-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -10686,588 +10686,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Electromagnetic Characteristics of Split Cylinder Resonator and Dielectric Material for Temperature Caraterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Inkjet printing and additive technologies for the fabrication of RF components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977976v1</w:t>
+                <w:t xml:space="preserve">hal-01117026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitorage Electromagnétique des Caractéristiques de Cavité Fendue et de Matériau Diélectrique pour la Caractérisation en Température</w:t>
+                <w:t xml:space="preserve">New Passive Ceramic Sensor for Corrosion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (13èmes JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp._</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929779v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printing and additive technologies for the fabrication of RF components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Monitorage Electromagnétique des Caractéristiques de Cavité Fendue et de Matériau Diélectrique pour la Caractérisation en Température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (13èmes JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117026v1</w:t>
+                <w:t xml:space="preserve">hal-00929779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Passive Ceramic Sensor for Corrosion Detection</w:t>
+                <w:t xml:space="preserve">Monitoring of Electromagnetic Characteristics of Split Cylinder Resonator and Dielectric Material for Temperature Caraterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977977v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Large Bande de Matériaux Diélectriques par une Technique en Champ Proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (13èmes JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11286,346 +11286,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Components by Ceramic Additive Technologies: Examples, Fabrication Rules and Optimization Tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wide Range Continuously High Electrical Perfomance Tunable E-Plane Filter by Mechanical Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Additive Manufacturing technologies for space applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA/ESTEC, Oct 2014, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117032v1</w:t>
+                <w:t xml:space="preserve">hal-00977978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Range Continuously High Electrical Perfomance Tunable E-Plane Filter by Mechanical Translation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">RF Components by Ceramic Additive Technologies: Examples, Fabrication Rules and Optimization Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on Additive Manufacturing technologies for space applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA/ESTEC, Oct 2014, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977978v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Characterization of Dielectric Material by New Approaches Based on Near Field Microwave Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11650,77 +11650,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Components Based on Advanced Additive Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11778,329 +11778,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterial Inkjet Technology for The Fabrication of Multilayer Components</w:t>
+                <w:t xml:space="preserve">Résonateur Hairpin Accordable pour l'Extraction de Modèle de Diode Varactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Symposium (13ème MMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916008v1</w:t>
+                <w:t xml:space="preserve">hal-00915930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Destructive Characterisation of Dielectric Layer Printed by Inkjet Technology</w:t>
+                <w:t xml:space="preserve">Caractérisation et imagerie microondes de matériaux de faible volume dans la bande ISM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915949v1</w:t>
+                <w:t xml:space="preserve">hal-00915935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Characterization of Low volume Materials in the ISM Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12132,338 +12141,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur Hairpin Accordable pour l'Extraction de Modèle de Diode Varactor</w:t>
+                <w:t xml:space="preserve">Multimaterial Inkjet Technology for The Fabrication of Multilayer Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Symposium (13ème MMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915930v1</w:t>
+                <w:t xml:space="preserve">hal-00916008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et imagerie microondes de matériaux de faible volume dans la bande ISM</w:t>
+                <w:t xml:space="preserve">Non-Destructive Characterisation of Dielectric Layer Printed by Inkjet Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (18èmes JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915935v1</w:t>
+                <w:t xml:space="preserve">hal-00915949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial Inkjet Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dossou Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12518,77 +12518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie Jet d'Encre Multi Matériaux pour la Fabrication de Composants Microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dossou Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12643,77 +12643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial Inkjet Technology for the Fabrication of Microwave Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dossou Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12768,77 +12768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Contact Imaging Of Dielectric Constant With A Near-Field Scanning Microwave Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Microwave Symposium (13ème MMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12863,103 +12863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de technologies additives céramique pour des applications de télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation fabrication additive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES, Nov 2013, Toulouse, France</w:t>
@@ -13126,77 +13126,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Diélectrique à 150 GHz par résonateurs en technologie LTCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (12èmes JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13234,77 +13234,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial Inkjet Technology for The Fabrication of Microwave Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13359,90 +13359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance of Stacked Rings in LTCC Technology for Non-Destructive Characterisation Sensor at 150 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference (EuMC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13461,338 +13461,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of high permittivity substrates by a thickness resonance method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">LAB-EN-VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2011, Manchester European Microwave Week 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.206 - 209</w:t>
+              <w:t xml:space="preserve">4ème carrefour des possibles en Limousin dans le cadre de la Fondation Internet Nouvelle Génération (FING).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684724v1</w:t>
+                <w:t xml:space="preserve">hal-00709317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur diélectrique en technologies stéréolithographie et jet d'encre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of high permittivity substrates by a thickness resonance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011, Brest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale Sesion 2B-3 - Papier n°33</w:t>
+              <w:t xml:space="preserve">EuMW 2011, Manchester European Microwave Week 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom. pp.206 - 209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684913v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAB-EN-VI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Résonateur diélectrique en technologies stéréolithographie et jet d'encre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème carrefour des possibles en Limousin dans le cadre de la Fondation Internet Nouvelle Génération (FING).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011, Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale Sesion 2B-3 - Papier n°33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709317v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre du Laboratoire d'Enseignement Virtuel en électronique radiofréquence pour les formations de Master?</w:t>
               </w:r>
@@ -13804,51 +13804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13916,90 +13916,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateur volumique en anneaux en technologie LTCC : caractérisation et capteur non destructif à 150 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. Présentation Orale - Session 4-B3 - Papier n°115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14018,458 +14018,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de nouvelles pratiques pédagogiques pour l'enseignement à distance des travaux pratiques en électronique radiofréquence pour les formations de Master?</w:t>
+                <w:t xml:space="preserve">LABoratoire d'ENseignement Virtuel - Expériences et méthodes pédagagiques de gestion de travaux pratiques à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Université Lille 1 &amp; UMAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mostaganem, Algeria</w:t>
+              <w:t xml:space="preserve">Université Vivaldi 2010, UMR Poitou-Charentes Limousin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661096v1</w:t>
+                <w:t xml:space="preserve">hal-00620696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LABoratoire d'ENseignement Virtuel - Expériences et méthodes pédagagiques de gestion de travaux pratiques à distance</w:t>
+                <w:t xml:space="preserve">LABoratoire d'ENseignement VIrtuel - Expériences et méthodes pédagogiques de gestion de travaux pratiques à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Vivaldi 2010, UMR Poitou-Charentes Limousin,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">Université Vivaldi 2010 - UNR Poitou-Charentes Limousin - Limoges - 17 Mars 2010 - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, LIMOGES, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620696v1</w:t>
+                <w:t xml:space="preserve">hal-00940069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LABoratoire d'ENseignement VIrtuel - Expériences et méthodes pédagogiques de gestion de travaux pratiques à distance ?</w:t>
+                <w:t xml:space="preserve">Mise en œuvre de nouvelles pratiques pédagogiques pour l'enseignement à distance des travaux pratiques en électronique radiofréquence pour les formations de Master?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Vivaldi 2010 - UNR Poitou-Charentes Limousin - Limoges - 17 Mars 2010 - 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, LIMOGES, France. pp.1</w:t>
+              <w:t xml:space="preserve">Séminaire international Université Lille 1 &amp; UMAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mostaganem, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940069v1</w:t>
+                <w:t xml:space="preserve">hal-00661096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de résonateurs pour la caractérisation de matériaux en technologie LTCC à 150 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14520,51 +14520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14645,77 +14645,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14753,77 +14753,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de substrats à forte permittivité par résonance d'épaissseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2F-4 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14874,64 +14874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Alaaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.3D-1 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14969,77 +14969,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matériaux diélectriques à faible volume par résonateur coaxial à basses fréquences microondes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Orale 9 : 09-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15096,103 +15096,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TeO2-based glasses, glass-ceramics and ceramics for optical and microwave dielectric applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil Scientifique du LABEX SIGMA-LIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
@@ -15221,103 +15221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and microwave dielectric properties of the potassium niobium tellurate KNbTeO6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dolhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
@@ -15391,77 +15391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandpass microwave filter tunable by a 90 degree rotation of a dielectric element between first and second positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15490,499 +15490,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre hyperfréquence passe bande accordable par rotation relative d'une section d'insert et d'un élément diélectrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bandpass microwave filter tunable by rotation of a dielectric element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP2887450. 2015</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : EP2887451. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946994v1</w:t>
+                <w:t xml:space="preserve">hal-00946986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass microwave filter tunable by rotation of a dielectric element</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Filtre hyperfréquence passe bande accordable par rotation relative d'une section d'insert et d'un élément diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : EP2887451. 2015</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP2887450. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946986v1</w:t>
+                <w:t xml:space="preserve">hal-00946994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-tunable filter with dielectric resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frequency-tunable band-pass filter for microwave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2690702. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2690703. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946978v1</w:t>
+                <w:t xml:space="preserve">hal-00946974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-tunable band-pass filter for microwave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frequency-tunable filter with dielectric resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2690703. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2690702. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946974v1</w:t>
+                <w:t xml:space="preserve">hal-00946978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16000,51 +16000,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16294,51 +16294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carril Ajuria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desnoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rioux-Leclercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2958706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nicoleta Vlasceanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Martinod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nadir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Feix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02103220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abdelghani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bahoumina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081768" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001465" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01370506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Di-Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Mohamed Drissi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Essaidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01357524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01060283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871400110X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Vlasceanu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharzouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nevo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880074" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Guelmami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Granet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Sebastien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01950299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01616839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2017.7964280" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376798v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01616837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314541v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gour&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Naeem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2016.7561662" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302133v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280482v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929779v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Estagerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-09-0446-3_082" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rammal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00908184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dossou Yovo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916012v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280493v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915876v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Alaaeddine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noguera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684913v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rousset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hagerman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436399v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jardinier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946994v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carril Ajuria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desnoyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rioux-Leclercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dolhen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2958706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nicoleta Vlasceanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Martinod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nadir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Feix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02103220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abdelghani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bahoumina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081768" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001465" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01370506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Di-Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Mohamed Drissi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Essaidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01357524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01060283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871400110X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Vlasceanu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharzouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nevo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376990v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Guelmami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Granet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Sebastien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377002v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880074" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778625v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01950299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02403214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530519" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01616839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2017.7964280" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376798v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01616837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300636v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Sorolla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01301229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gour&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Naeem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2016.7561662" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302133v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280482v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117026v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929779v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00929777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Estagerie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-09-0446-3_082" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rammal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00908184v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915949v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dossou Yovo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916012v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280493v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915876v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Alaaeddine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noguera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684913v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rousset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940069v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hagerman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436399v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jardinier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01834184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946986v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946994v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946978v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>