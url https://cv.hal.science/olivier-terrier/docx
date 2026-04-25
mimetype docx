--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -238,1000 +238,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro modeling of influenza infection in the respiratory epithelium: advanced cellular models to better understand complex host–virus interactions</w:t>
+                <w:t xml:space="preserve">Divergent responses to SARS-CoV-2 infection in bronchial epithelium with pre-existing respiratory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ruffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gibeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2025.101452⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.111999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955942v1</w:t>
+                <w:t xml:space="preserve">hal-04947599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-targeted repurposed diltiazem enhances the antiviral activity of direct acting antivirals against Influenza A virus and SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Droillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nicolas De Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.106138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.antiviral.2025.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent responses to SARS-CoV-2 infection in bronchial epithelium with pre-existing respiratory diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Ruffin</w:t>
+                <w:t xml:space="preserve">In vitro modeling of influenza infection in the respiratory epithelium: advanced cellular models to better understand complex host–virus interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gibeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Calmel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.111999. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.101452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2025.101452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947599v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in post-acute neurological sequelae of SARS-CoV-2 and symptom resolution in adults after coronavirus disease 2019 hospitalization: an international multi-centre prospective observational study</w:t>
+                <w:t xml:space="preserve">Exploring viral respiratory coinfections: Shedding light on pathogen interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung-Min Cho</w:t>
+                <w:t xml:space="preserve">Kylian Trepat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gibeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavienraj Premraj</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae036⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (9), pp.e1012556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831170v1</w:t>
+                <w:t xml:space="preserve">hal-04876546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring viral respiratory coinfections: Shedding light on pathogen interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylian Trepat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gibeaud</w:t>
+                <w:t xml:space="preserve">Bronner Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joaquin Baruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (9), pp.e1012556. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e29591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876546v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+                <w:t xml:space="preserve">Elsa D Ibáñez-Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Bronner P Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (10), pp.e29591. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+              <w:t xml:space="preserve">, 2024, 10, pp.e29591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831141v1</w:t>
+                <w:t xml:space="preserve">hal-04702019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
+                <w:t xml:space="preserve">Sex differences in post-acute neurological sequelae of SARS-CoV-2 and symptom resolution in adults after coronavirus disease 2019 hospitalization: an international multi-centre prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Min Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavienraj Premraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon Paul Fanning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa D Ibáñez-Prada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Baruch</w:t>
+                <w:t xml:space="preserve">Jacky Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702019v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Between Severe Acute Respiratory Syndrome Coronavirus 2 Replication and Major Respiratory Viruses in Human Nasal Epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (12), pp.2095-2104. </w:t>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Droillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPJ vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (1), pp.111. </w:t>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Ci Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giri Shan Rajahram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalaiarasu Peariasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandy Nagamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 97 (2), pp.1-15. </w:t>
@@ -1671,90 +1671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term neurological symptoms after acute COVID-19 illness requiring hospitalization in adult patients: insights from the ISARIC-COVID-19 follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavienraj Premraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1805,51 +1805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and outcomes of an international cohort of 600 000 hospitalized patients with COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kenneth Baillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,252 +1933,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Country Income Level With the Characteristics and Outcomes of Critically Ill Patients Hospitalized With Acute Kidney Injury and COVID-19</w:t>
+                <w:t xml:space="preserve">Co-infection of the respiratory epithelium, scene of complex functional interactions between viral, bacterial, and human neuraminidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Wainstein</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Escuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2023.05.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1137336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1137336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338529v1</w:t>
+                <w:t xml:space="preserve">hal-04235391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection of the respiratory epithelium, scene of complex functional interactions between viral, bacterial, and human neuraminidases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of Country Income Level With the Characteristics and Outcomes of Critically Ill Patients Hospitalized With Acute Kidney Injury and COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Wainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Spyrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyang Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moji Ghadimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Escuret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Chávez-Iñiguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1137336. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (8), pp.1514-1530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1137336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2023.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235391v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Recommendations on the Use of Corticosteroids in Severe COVID-19</w:t>
               </w:r>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharath Kumar Tirupakuzhi Vijayaraghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Burrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (12), pp.e2346502. </w:t>
@@ -2560,429 +2560,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molnupiravir combined with different repurposed drugs further inhibits SARS-CoV-2 infection in human nasal epithelium in vitro</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Interactions Between Severe Acute Respiratory Syndrome Coronavirus 2 Replication and Major Respiratory Viruses in Human Nasal Epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mendy Bouveret</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2022.113058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiac357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797956v1</w:t>
+                <w:t xml:space="preserve">hal-03797951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory support in patients with severe COVID-19 in the International Severe Acute Respiratory and Emerging Infection (ISARIC) COVID-19 study: a prospective, multinational, observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Murthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garcia-Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), pp.276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-022-04155-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932306v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Severe Acute Respiratory Syndrome Coronavirus 2 Replication and Major Respiratory Viruses in Human Nasal Epithelium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Molnupiravir combined with different repurposed drugs further inhibits SARS-CoV-2 infection in human nasal epithelium in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulda Jonsdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Siegrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justine Oliva</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.113058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiac357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2022.113058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797951v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiviral efficacy of favipiravir against Zika and SARS-CoV-2 viruses in non-human primates</w:t>
               </w:r>
@@ -3498,1056 +3498,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Respiratory Syncytial Virus-induced immune signature of infection revealed by transcriptome analysis of clinical pediatric nasopharyngeal swab samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Influenza Drug Discovery and Development: Targeting the Virus and Its Host by All Possible Means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Nicolas de Lamballerie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anny Slama-Schwok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa468/5877957⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.195 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-0267-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909729v1</w:t>
+                <w:t xml:space="preserve">hal-03990855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural modifications induced by SARS-CoV-2 in Vero cells : a kinetic analysis of viral factory formation, viral particle morphogenesis and virion release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
+                <w:t xml:space="preserve">Avian Cell Line DuckCelt®-T17 Is an Efficient Production System for Live-Attenuated Human Metapneumovirus Vaccine Candidate Metavac®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ogonczyk-Makowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-020-03745-y⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.1-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9101190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763381v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
+                <w:t xml:space="preserve">Antiviral Properties of the NSAID Drug Naproxen Targeting the Nucleoprotein of SARS-CoV-2 Coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Chalupska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Humpolickova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26092593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273644v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Influenza Drug Discovery and Development: Targeting the Virus and Its Host by All Possible Means</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-0267-2_8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990855v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral Properties of the NSAID Drug Naproxen Targeting the Nucleoprotein of SARS-CoV-2 Coronavirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Humpolickova</w:t>
+                <w:t xml:space="preserve">The value of open-source clinical science in pandemic response: lessons from ISARIC [Comment]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Najmee Abdulkadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuzo Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26092593⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (12), pp.1623-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00565-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990877v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
+                <w:t xml:space="preserve">Ultrastructural modifications induced by SARS-CoV-2 in Vero cells : a kinetic analysis of viral factory formation, viral particle morphogenesis and virion release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Séron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-020-03745-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121463v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of open-source clinical science in pandemic response: lessons from ISARIC [Comment]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Abel</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ait Tamlihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazali Enagnon Alidjnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00565-X⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.889-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04098113v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Cell Line DuckCelt®-T17 Is an Efficient Production System for Live-Attenuated Human Metapneumovirus Vaccine Candidate Metavac®</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+                <w:t xml:space="preserve">Human Respiratory Syncytial Virus-induced immune signature of infection revealed by transcriptome analysis of clinical pediatric nasopharyngeal swab samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nicolas de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Traversier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniela Ogonczyk-Makowska</w:t>
+                <w:t xml:space="preserve">Julia Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (10), pp.1-117. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 223 (6), pp.1052-1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines9101190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa468/5877957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283178v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 viral dynamics in non-human primates</w:t>
               </w:r>
@@ -4935,51 +4935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza viruses and coronaviruses: Knowns, unknowns, and common research challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (12), pp.e1010106. </w:t>
@@ -5073,130 +5073,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiviral Properties of the NSAID Drug Naproxen Targeting the Nucleoprotein of SARS-CoV-2 Coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Chalupska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Humpolickova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (9), pp.2593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26092593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219788v1</w:t>
@@ -5207,64 +5207,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral and Bacterial Co-Infections in the Lungs: Dangerous Liaisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5298,77 +5298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagellin From Pseudomonas aeruginosa Modulates SARS-CoV-2 Infectivity in Cystic Fibrosis Airway Epithelial Cells by Increasing TMPRSS2 Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ruffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,3880 +5426,3624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellin From Pseudomonas aeruginosa Modulates SARS-CoV-2 Infectivity in Cystic Fibrosis Airway Epithelial Cells by Increasing TMPRSS2 Expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Givelet</w:t>
+                <w:t xml:space="preserve">Timing of Antiviral Treatment Initiation is Critical to Reduce SARS‐CoV‐2 Viral Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruian Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier De Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.714027⟩</w:t>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.509-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp4.12543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829159v1</w:t>
+                <w:t xml:space="preserve">hal-02972962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling of immune and inflammatory responses in the context of SARS-CoV-2 fungal superinfection in a human airway epithelial model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In Vitro Combinations of Baloxavir Acid and Other Inhibitors against Seasonal Influenza A Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liva Checkmahomed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Blandine Padey</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.05.19.103630⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12101139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988343v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Combinations of Baloxavir Acid and Other Inhibitors against Seasonal Influenza A Viruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Transcriptional profiling of immune and inflammatory responses in the context of SARS-CoV-2 fungal superinfection in a human airway epithelial model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nicolas De Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Szpiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Padey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12101139⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.05.19.103630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972927v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Antiviral Treatment Initiation is Critical to Reduce SARS‐CoV‐2 Viral Load</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier De Lamballerie</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of antiviral activity of single and combined repurposable drugs against SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.104878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psp4.12543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972962v1</w:t>
+                <w:t xml:space="preserve">hal-02909730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of antiviral activity of single and combined repurposable drugs against SARS-CoV-2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+                <w:t xml:space="preserve">Hydroxychloroquine use against SARS-CoV-2 infection in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Behillil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 585 (7826), pp.584-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2558-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02909730v1</w:t>
+                <w:t xml:space="preserve">hal-02907032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxychloroquine use against SARS-CoV-2 infection in non-human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Solas</w:t>
+                <w:t xml:space="preserve">Characterization and Treatment of SARS-CoV-2 in Nasal and Bronchial Human Airway Epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (4), pp.100059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2020.100059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2558-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02907032v1</w:t>
+                <w:t xml:space="preserve">hal-02972933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Treatment of SARS-CoV-2 in Nasal and Bronchial Human Airway Epithelia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un mécanisme inédit de détournement viro-induit de p53 dans le contexte de l’infection par les virus influenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Traversier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.106-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2020.100059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972933v1</w:t>
+                <w:t xml:space="preserve">hal-02903945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mécanisme inédit de détournement viro-induit de p53 dans le contexte de l’infection par les virus influenza</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Repurposing of Drugs as Novel Influenza Inhibitors From Clinical Gene Expression Infection Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nicolas de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02903945v1</w:t>
+                <w:t xml:space="preserve">hal-02322394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Repurposing Approaches for the Treatment of Influenza Viral Infection: Reviving Old Drugs to Fight Against a Long-Lived Enemy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Characterization of cellular transcriptomic signatures induced by different respiratory viruses in human reconstituted airway epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nicolas de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48013-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02322449v1</w:t>
+                <w:t xml:space="preserve">hal-02322305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing of Drugs as Novel Influenza Inhibitors From Clinical Gene Expression Infection Signatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Drug Repurposing Approaches for the Treatment of Influenza Viral Infection: Reviving Old Drugs to Fight Against a Long-Lived Enemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04851416v1</w:t>
+                <w:t xml:space="preserve">hal-02322449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cellular transcriptomic signatures induced by different respiratory viruses in human reconstituted airway epithelia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Strain-Dependent Impact of G and SH Deletions Provide New Insights for Live-Attenuated HMPV Vaccine Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nicolas de Lamballerie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Blandine Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines7040164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-48013-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02322305v1</w:t>
+                <w:t xml:space="preserve">hal-02339529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing of Drugs as Novel Influenza Inhibitors From Clinical Gene Expression Infection Signatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Padey</w:t>
+                <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aik-Choon Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Esawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00060⟩</w:t>
+              <w:t xml:space="preserve">Database -Weston-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322394v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Dependent Impact of G and SH Deletions Provide New Insights for Live-Attenuated HMPV Vaccine Development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Nicolas de Lamballerie</w:t>
+                <w:t xml:space="preserve">Role of p53/NF-\kappaB functional balance in respiratory syncytial virus-induced inflammation response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Endtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines7040164⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (4), pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339529v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oliver Blanck</w:t>
+                <w:t xml:space="preserve">Influenza A viruses alter the stability and antiviral contribution of host E3-ubiquitin ligase Mdm2 during the time-course of infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cartet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database -Weston-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22139-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417238v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of p53/NF-\kappaB functional balance in respiratory syncytial virus-induced inflammation response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Endtz</w:t>
+                <w:t xml:space="preserve">The NS1 Protein from Influenza Virus Stimulates Translation Initiation by Enhancing Ribosome Recruitment to mRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Panthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Traversier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 429 (21), pp.3334 - 3352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911292v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A viruses alter the stability and antiviral contribution of host E3-ubiquitin ligase Mdm2 during the time-course of infection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Mutations in the fusion protein heptad repeat domains of human metapneumovirus impact on the formation of syncytia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Traversier</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22139-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (6), pp.1174-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911409v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NS1 Protein from Influenza Virus Stimulates Translation Initiation by Enhancing Ribosome Recruitment to mRNAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Corbin</w:t>
+                <w:t xml:space="preserve">RSV Infection in Human Macrophages Promotes CXCL10/IP-10 Expression during Bacterial Co-Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Endtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (12), pp.2654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18122654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871551v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the fusion protein heptad repeat domains of human metapneumovirus impact on the formation of syncytia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Viral and bacterial co-infection in severe pneumonia triggers innate immune responses and specifically enhances IP-10: a translational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lina</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pouzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000796⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.38532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953696v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSV Infection in Human Macrophages Promotes CXCL10/IP-10 Expression during Bacterial Co-Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Endtz</w:t>
+                <w:t xml:space="preserve">Nucleolin interacts with influenza A nucleoprotein and contributes to viral ribonucleoprotein complexes nuclear trafficking and efficient influenza viral replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beno\ⁱt de Chassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms18122654⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.29006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep29006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911299v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral and bacterial co-infection in severe pneumonia triggers innate immune responses and specifically enhances IP-10: a translational study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of p53β and p53γ expression by regulating the alternative splicing of TP53 gene modifies cellular response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D P Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep38532⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (9), pp.1377-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2014.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909045v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin interacts with influenza A nucleoprotein and contributes to viral ribonucleoprotein complexes nuclear trafficking and efficient influenza viral replication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Critical role of segment-specific packaging signals in genetic reassortment of influenza A viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Essere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Yver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep29006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1308649110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953704v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of p53β and p53γ expression by regulating the alternative splicing of TP53 gene modifies cellular response</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Host microRNA molecular signatures associated with human H1N1 and H3N2 influenza A viruses reveal an unanticipated antiviral activity for miR-146a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Textoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2014.73⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (5), pp.985-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.049528-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506657v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of segment-specific packaging signals in genetic reassortment of influenza A viruses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The influenza fingerprints: NS1 and M1 proteins contribute to specific host cell ultrastructure signatures upon infection by different influenza A viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Isel</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cartet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Frobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1308649110⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 432 (1), pp.204-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2012.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850747v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host microRNA molecular signatures associated with human H1N1 and H3N2 influenza A viruses reveal an unanticipated antiviral activity for miR-146a</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influenza A Viruses Control Expression of Proviral Human p53 Isoforms p53β and Δ133p53α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Textoris</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bourdon</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cartet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.049528-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (16), pp.8452-8460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.07143-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506743v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A Viruses Control Expression of Proviral Human p53 Isoforms p53β and Δ133p53α</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cellular transcriptional profiling in human lung epithelial cells infected by different subtypes of influenza A viruses reveals an overall down-regulation of the host p53 pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Textoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cartet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.07143-11⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422X-8-285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506778v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influenza fingerprints: NS1 and M1 proteins contribute to specific host cell ultrastructure signatures upon infection by different influenza A viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Importance of viral genomic composition in modulating glycoprotein content on the surface of influenza virus particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Frobert</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Yver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Riteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moriscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 432 (1), pp.204-218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2012.05.019⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 414 (1), pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2011.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594952v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular transcriptional profiling in human lung epithelial cells infected by different subtypes of influenza A viruses reveals an overall down-regulation of the host p53 pathway.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Parainfluenza virus type 5 (PIV-5) morphology revealed by cryo-electron microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...251 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Olivier Terrier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 142 (1-2), pp.200-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.12.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9309,91 +9053,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mucosal bivalent live-attenuated vaccine is protective against Human Metapneumovirus and Respiratory Syncytial Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Ogonczyk-Makowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9405,523 +9149,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivalent binding of a fully human IgG to the SARS-CoV-2 spike proteins reveals mechanisms of potent neutralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Wang</w:t>
+                <w:t xml:space="preserve">D Asarnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Asarnow</w:t>
+                <w:t xml:space="preserve">Wh Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wh Lee</w:t>
+                <w:t xml:space="preserve">Cw Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cw Huang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad-spectrum antiviral activity of naproxen: from Influenza A to SARS-CoV-2 Coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Henri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagellin from Pseudomonas aeruginosa modulates SARS-CoV-2 infectivity in CF airway epithelial cells by increasing TMPRSS2 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ruffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interfering substances in the survival of coronaviruses on surfaces and their impact on the efficiency of hand and surface disinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Szpiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Szpiro</w:t>
+                <w:t xml:space="preserve">A Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pizzorno</w:t>
+                <w:t xml:space="preserve">L Durimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Durimel</w:t>
+                <w:t xml:space="preserve">T Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Julien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D Bouchami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9931,51 +9675,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIG-I/MDA5 activation upon Influenza D virus infection impairs the pro-inflammatory and antibacterial response triggered during secondary Mycoplasma bovis superinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9997,88 +9741,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandy Nagamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Scribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Negative Strand Virus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10088,134 +9832,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Influenza Drug Discovery and Development: Targeting the Virus and Its Host by All Possible Means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Slama-Schwok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Drug Discovery and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-218, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-0267-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId347"/>
+      <w:footerReference w:type="default" r:id="rId346"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10362,51 +10106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gibeaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2025.101452" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Padey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Duli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas De Lamballerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2025.106138" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04947599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111999" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Min Cho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavienraj Premraj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Paul Fanning" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Suen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Trepat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner Gon&#231;alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29591" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner P Gon&#231;alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00917-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ogonczyk-Makowska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00899-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831133v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munib Mesinovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ci Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Shan Rajahram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaiarasu Peariasamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63212-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Nagamine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01423-22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12133-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Garc&#237;a Barrio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Baruch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Beane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Spyrison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Dai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moji Ghadimi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#225;vez-I&#241;iguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.05.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1137336" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camirand-Lemyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Burrell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.46502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Griffee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bozza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Eddington" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Rosenberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulda Jonsdottir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Siegrist" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bouveret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.113058" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03932306v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Murthy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garcia-Gallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04155-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac357" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03948899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vazquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamin Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T Laurie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Yu Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abp8966" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03830494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Najmee Abdulkadir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuzo Abe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01534-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas de Lamballerie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pizzorno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa468/5877957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouill&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#233;ron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03745-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990855v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0267-2_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dilly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Chalupska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Humpolickova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092593" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098113v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00565-X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9101190" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008785" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Asarnow" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsin Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyu Hu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Wen Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.04.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fav&#232;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lieberman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26096-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091725" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Givelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.714027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988343v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Szpiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.19.103630" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Checkmahomed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101139" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruian Ke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Lamballerie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12543" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104878" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907032v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2558-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972933v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100059" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903945v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00531" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851416v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00060" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322305v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48013-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339529v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cavanagh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040164" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911292v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Machado" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Endtz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001040" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911409v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cartet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Traversier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22139-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871551v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.04.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Hamelin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000796" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911299v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moroso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122654" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909045v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pouzol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Messaoudi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38532" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953704v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t de Chassey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506657v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marcel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fernandes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Terrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Lane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Bourdon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.73" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850747v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Essere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Yver" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gavazzi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Isel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1308649110" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506743v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bourdon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049528-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506778v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Lane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07143-11" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594952v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moules" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frobert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2012.05.019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663942v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-8-285" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599618v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moul&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riteau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.03.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF53DRBR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394452v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.12.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FQ5354V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988332v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Asarnow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wh Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cw Huang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faust" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994156v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988360v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Szpiro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pizzorno" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Durimel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Julien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouchami" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738653v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scribe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286916v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04947599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gibeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111999" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Padey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Duli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas De Lamballerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2025.106138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2025.101452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Trepat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29591" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner P Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Min Cho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavienraj Premraj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Paul Fanning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Suen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00917-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ogonczyk-Makowska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00899-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831133v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munib Mesinovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ci Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Shan Rajahram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaiarasu Peariasamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63212-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Nagamine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01423-22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12133-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Garc&#237;a Barrio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Baruch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Beane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1137336" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Spyrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Dai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moji Ghadimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#225;vez-I&#241;iguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.05.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camirand-Lemyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Burrell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.46502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Griffee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bozza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Eddington" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Rosenberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac357" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03932306v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Murthy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garcia-Gallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04155-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulda Jonsdottir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Siegrist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bouveret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.113058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03948899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vazquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamin Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T Laurie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Yu Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abp8966" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03830494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Najmee Abdulkadir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuzo Abe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01534-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0267-2_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9101190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dilly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Chalupska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Humpolickova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092593" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00565-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouill&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#233;ron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03745-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909729v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas de Lamballerie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pizzorno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa468/5877957" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008785" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Asarnow" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsin Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyu Hu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Wen Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.04.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fav&#232;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lieberman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26096-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091725" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Givelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.714027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruian Ke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Lamballerie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12543" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Checkmahomed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101139" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Szpiro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.19.103630" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104878" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907032v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2558-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100059" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903945v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322394v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48013-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00531" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cavanagh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040164" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Machado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Endtz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001040" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911409v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cartet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Traversier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22139-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871551v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.04.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPS3D6Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953696v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Hamelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000796" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moroso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122654" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909045v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pouzol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Messaoudi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38532" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t de Chassey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marcel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fernandes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Terrier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Lane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Bourdon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.73" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Essere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Yver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gavazzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Isel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1308649110" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506743v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bourdon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049528-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moules" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frobert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2012.05.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Lane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07143-11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-8-285" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599618v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moul&#232;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riteau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.03.011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF53DRBR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolland" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.12.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FQ5354V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684092v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Asarnow" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wh Lee" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cw Huang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faust" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988352v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994156v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Szpiro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pizzorno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Durimel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Julien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouchami" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738653v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scribe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286916v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>