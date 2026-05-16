--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -610,412 +610,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring viral respiratory coinfections: Shedding light on pathogen interactions</w:t>
+                <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylian Trepat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gibeaud</w:t>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa D Ibáñez-Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronner P Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Baruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012556⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e29591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876546v1</w:t>
+                <w:t xml:space="preserve">hal-04702019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronner Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (10), pp.e29591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
+                <w:t xml:space="preserve">Exploring viral respiratory coinfections: Shedding light on pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylian Trepat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gibeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa D Ibáñez-Prada</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (9), pp.e1012556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04702019v1</w:t>
+                <w:t xml:space="preserve">hal-04876546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in post-acute neurological sequelae of SARS-CoV-2 and symptom resolution in adults after coronavirus disease 2019 hospitalization: an international multi-centre prospective observational study</w:t>
               </w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Ci Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giri Shan Rajahram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalaiarasu Peariasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavienraj Premraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1805,51 +1805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and outcomes of an international cohort of 600 000 hospitalized patients with COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kenneth Baillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharath Kumar Tirupakuzhi Vijayaraghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan Burrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (12), pp.e2346502. </w:t>
@@ -2560,295 +2560,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Severe Acute Respiratory Syndrome Coronavirus 2 Replication and Major Respiratory Viruses in Human Nasal Epithelium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Oliva</w:t>
+                <w:t xml:space="preserve">Respiratory support in patients with severe COVID-19 in the International Severe Acute Respiratory and Emerging Infection (ISARIC) COVID-19 study: a prospective, multinational, observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Murthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garcia-Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiac357⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04155-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797951v1</w:t>
+                <w:t xml:space="preserve">hal-03932306v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory support in patients with severe COVID-19 in the International Severe Acute Respiratory and Emerging Infection (ISARIC) COVID-19 study: a prospective, multinational, observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
+                <w:t xml:space="preserve">Interactions Between Severe Acute Respiratory Syndrome Coronavirus 2 Replication and Major Respiratory Viruses in Human Nasal Epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Dulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.276. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04155-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiac357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932306v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molnupiravir combined with different repurposed drugs further inhibits SARS-CoV-2 infection in human nasal epithelium in vitro</w:t>
               </w:r>
@@ -3331,50 +3331,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-022-01534-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3498,520 +3502,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Influenza Drug Discovery and Development: Targeting the Virus and Its Host by All Possible Means</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrastructural modifications induced by SARS-CoV-2 in Vero cells : a kinetic analysis of viral factory formation, viral particle morphogenesis and virion release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Séron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-0267-2_8⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-020-03745-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990855v1</w:t>
+                <w:t xml:space="preserve">hal-03763381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Cell Line DuckCelt®-T17 Is an Efficient Production System for Live-Attenuated Human Metapneumovirus Vaccine Candidate Metavac®</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniela Ogonczyk-Makowska</w:t>
+                <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ait Tamlihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazali Enagnon Alidjnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines9101190⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.889-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283178v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral Properties of the NSAID Drug Naproxen Targeting the Nucleoprotein of SARS-CoV-2 Coronavirus</w:t>
+                <w:t xml:space="preserve">Anti-Influenza Drug Discovery and Development: Targeting the Virus and Its Host by All Possible Means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Slama-Schwok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26092593⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.195 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-0267-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990877v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noémie Mercier</w:t>
+                <w:t xml:space="preserve">Avian Cell Line DuckCelt®-T17 Is an Efficient Production System for Live-Attenuated Human Metapneumovirus Vaccine Candidate Metavac®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ogonczyk-Makowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.1-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9101190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121463v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of open-source clinical science in pandemic response: lessons from ISARIC [Comment]</w:t>
               </w:r>
@@ -4125,295 +4129,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04098113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural modifications induced by SARS-CoV-2 in Vero cells : a kinetic analysis of viral factory formation, viral particle morphogenesis and virion release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiviral Properties of the NSAID Drug Naproxen Targeting the Nucleoprotein of SARS-CoV-2 Coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+                <w:t xml:space="preserve">Sébastien Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rouillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Terrier</w:t>
+                <w:t xml:space="preserve">Dominika Chalupska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Séron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
+                <w:t xml:space="preserve">Jana Humpolickova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-020-03745-y⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26092593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763381v1</w:t>
+                <w:t xml:space="preserve">hal-03990877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+                <w:t xml:space="preserve">Alpha Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Ait Tamlihat</w:t>
+                <w:t xml:space="preserve">Christelle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazali Enagnon Alidjnou</w:t>
+                <w:t xml:space="preserve">Noémie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
+                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (5), pp.889-905. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273644v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Respiratory Syncytial Virus-induced immune signature of infection revealed by transcriptome analysis of clinical pediatric nasopharyngeal swab samples</w:t>
               </w:r>
@@ -5086,117 +5090,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiviral Properties of the NSAID Drug Naproxen Targeting the Nucleoprotein of SARS-CoV-2 Coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Chalupska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Humpolickova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (9), pp.2593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26092593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219788v1</w:t>
@@ -5426,295 +5430,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Antiviral Treatment Initiation is Critical to Reduce SARS‐CoV‐2 Viral Load</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Combinations of Baloxavir Acid and Other Inhibitors against Seasonal Influenza A Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bertrand</w:t>
+                <w:t xml:space="preserve">Liva Checkmahomed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruian Ke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier De Lamballerie</w:t>
+                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psp4.12543⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12101139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972962v1</w:t>
+                <w:t xml:space="preserve">hal-02972927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Combinations of Baloxavir Acid and Other Inhibitors against Seasonal Influenza A Viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing of Antiviral Treatment Initiation is Critical to Reduce SARS‐CoV‐2 Viral Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruian Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liva Checkmahomed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Terrier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
+                <w:t xml:space="preserve">Xavier De Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.1139. </w:t>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.509-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12101139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/psp4.12543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972927v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiling of immune and inflammatory responses in the context of SARS-CoV-2 fungal superinfection in a human airway epithelial model</w:t>
               </w:r>
@@ -5886,51 +5890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 181, pp.104878. </w:t>
@@ -6141,64 +6145,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (4), pp.100059. </w:t>
@@ -6249,51 +6253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mécanisme inédit de détournement viro-induit de p53 dans le contexte de l’infection par les virus influenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6334,295 +6338,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing of Drugs as Novel Influenza Inhibitors From Clinical Gene Expression Infection Signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of cellular transcriptomic signatures induced by different respiratory viruses in human reconstituted airway epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nicolas de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Nicolas de Lamballerie</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48013-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322394v1</w:t>
+                <w:t xml:space="preserve">hal-02322305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cellular transcriptomic signatures induced by different respiratory viruses in human reconstituted airway epithelia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repurposing of Drugs as Novel Influenza Inhibitors From Clinical Gene Expression Infection Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nicolas de Lamballerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-48013-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322305v1</w:t>
+                <w:t xml:space="preserve">hal-02322394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug Repurposing Approaches for the Treatment of Influenza Viral Infection: Reviving Old Drugs to Fight Against a Long-Lived Enemy</w:t>
               </w:r>
@@ -6647,51 +6651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7032,51 +7036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Endtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7255,307 +7259,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NS1 Protein from Influenza Virus Stimulates Translation Initiation by Enhancing Ribosome Recruitment to mRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in the fusion protein heptad repeat domains of human metapneumovirus impact on the formation of syncytia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Panthu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Terrier</w:t>
+                <w:t xml:space="preserve">Marie-Ève Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Carron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Corbin</w:t>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (6), pp.1174-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871551v1</w:t>
+                <w:t xml:space="preserve">hal-01953696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the fusion protein heptad repeat domains of human metapneumovirus impact on the formation of syncytia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Cavanagh</w:t>
+                <w:t xml:space="preserve">The NS1 Protein from Influenza Virus Stimulates Translation Initiation by Enhancing Ribosome Recruitment to mRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Panthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Traversier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ève Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lina</w:t>
+                <w:t xml:space="preserve">Antoine Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 429 (21), pp.3334 - 3352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2017.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01953696v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSV Infection in Human Macrophages Promotes CXCL10/IP-10 Expression during Bacterial Co-Infection</w:t>
               </w:r>
@@ -7580,51 +7584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Endtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7822,90 +7826,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleolin interacts with influenza A nucleoprotein and contributes to viral ribonucleoprotein complexes nuclear trafficking and efficient influenza viral replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beno\ⁱt de Chassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.29006. </w:t>
@@ -8233,51 +8237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Textoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8367,51 +8371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cartet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8527,51 +8531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cartet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (16), pp.8452-8460. </w:t>
@@ -8915,64 +8919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9297,263 +9301,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-spectrum antiviral activity of naproxen: from Influenza A to SARS-CoV-2 Coronavirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Berenbaum</w:t>
+                <w:t xml:space="preserve">Flagellin from Pseudomonas aeruginosa modulates SARS-CoV-2 infectivity in CF airway epithelial cells by increasing TMPRSS2 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ruffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Pizzorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988352v1</w:t>
+                <w:t xml:space="preserve">hal-02994156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellin from Pseudomonas aeruginosa modulates SARS-CoV-2 infectivity in CF airway epithelial cells by increasing TMPRSS2 expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andres Pizzorno</w:t>
+                <w:t xml:space="preserve">Broad-spectrum antiviral activity of naproxen: from Influenza A to SARS-CoV-2 Coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994156v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interfering substances in the survival of coronaviruses on surfaces and their impact on the efficiency of hand and surface disinfection</w:t>
               </w:r>
@@ -9859,74 +9863,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Influenza Drug Discovery and Development: Targeting the Virus and Its Host by All Possible Means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Slama-Schwok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Drug Discovery and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-218, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-0267-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286916v1</w:t>
@@ -10106,51 +10110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04947599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gibeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111999" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Padey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Duli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas De Lamballerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2025.106138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2025.101452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Trepat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29591" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner P Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Min Cho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavienraj Premraj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Paul Fanning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Suen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00917-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ogonczyk-Makowska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00899-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831133v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munib Mesinovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ci Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Shan Rajahram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaiarasu Peariasamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63212-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Nagamine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01423-22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12133-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Garc&#237;a Barrio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Baruch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Beane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1137336" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Spyrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Dai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moji Ghadimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#225;vez-I&#241;iguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.05.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camirand-Lemyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Burrell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.46502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Griffee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bozza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Eddington" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Rosenberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac357" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03932306v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Murthy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garcia-Gallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04155-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulda Jonsdottir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Siegrist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bouveret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.113058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03948899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vazquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamin Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T Laurie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Yu Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abp8966" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03830494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Najmee Abdulkadir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuzo Abe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01534-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0267-2_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9101190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dilly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Chalupska" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Humpolickova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092593" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00565-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouill&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#233;ron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03745-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909729v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas de Lamballerie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pizzorno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa468/5877957" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008785" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Asarnow" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsin Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyu Hu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Wen Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.04.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fav&#232;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lieberman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26096-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091725" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Givelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.714027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruian Ke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Lamballerie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12543" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Checkmahomed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101139" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Szpiro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.19.103630" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104878" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907032v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2558-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100059" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903945v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322394v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48013-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00531" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cavanagh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040164" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Machado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Endtz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001040" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911409v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cartet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Traversier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22139-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871551v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.04.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPS3D6Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953696v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Hamelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000796" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moroso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122654" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909045v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pouzol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Messaoudi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38532" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t de Chassey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marcel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fernandes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Terrier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Lane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Bourdon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.73" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Essere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Yver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gavazzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Isel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1308649110" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506743v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bourdon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049528-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moules" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frobert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2012.05.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Lane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07143-11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-8-285" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599618v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moul&#232;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riteau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.03.011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF53DRBR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolland" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.12.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FQ5354V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684092v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Asarnow" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wh Lee" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cw Huang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faust" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988352v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994156v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Szpiro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pizzorno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Durimel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Julien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouchami" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738653v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scribe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286916v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04947599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gibeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111999" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Padey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Duli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas De Lamballerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2025.106138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2025.101452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner P Gon&#231;alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Trepat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Min Cho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavienraj Premraj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Paul Fanning" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Suen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00917-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ogonczyk-Makowska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-024-00899-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831133v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munib Mesinovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ci Wong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Shan Rajahram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaiarasu Peariasamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63212-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Nagamine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01423-22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12133-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Garc&#237;a Barrio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Baruch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Beane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1137336" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Spyrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Dai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moji Ghadimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#225;vez-I&#241;iguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.05.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camirand-Lemyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Burrell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.46502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Griffee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bozza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Eddington" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Rosenberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03932306v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Murthy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garcia-Gallo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04155-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac357" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulda Jonsdottir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Siegrist" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bouveret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.113058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03948899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vazquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamin Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T Laurie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Yu Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abp8966" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03830494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Najmee Abdulkadir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuzo Abe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01534-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouill&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#233;ron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03745-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0267-2_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9101190" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00565-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dilly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Chalupska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Humpolickova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092593" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909729v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas de Lamballerie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pizzorno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa468/5877957" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008785" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Asarnow" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsin Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyu Hu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Wen Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.04.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fav&#232;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lieberman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26096-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03518306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010106" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091725" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Givelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.714027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972927v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Checkmahomed" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101139" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruian Ke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Lamballerie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12543" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Szpiro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.19.103630" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104878" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907032v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2558-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100059" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903945v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322305v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48013-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322394v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00060" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00531" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cavanagh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040164" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Machado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Endtz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001040" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911409v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cartet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Traversier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22139-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953696v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Hamelin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000796" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871551v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.04.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPS3D6Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moroso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122654" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909045v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pouzol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Messaoudi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38532" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t de Chassey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marcel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fernandes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Terrier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Lane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Bourdon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.73" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Essere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Yver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gavazzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Isel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1308649110" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506743v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Textoris" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bourdon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049528-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moules" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frobert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2012.05.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Lane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07143-11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-8-285" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599618v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moul&#232;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riteau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.03.011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF53DRBR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolland" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.12.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FQ5354V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684092v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Asarnow" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wh Lee" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cw Huang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faust" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994156v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berenbaum" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Szpiro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pizzorno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Durimel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Julien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bouchami" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738653v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scribe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286916v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>