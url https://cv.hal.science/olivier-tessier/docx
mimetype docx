--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1567,165 +1567,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Dessiner pour comprendre l’autre : deux œuvres graphiques inédites nées du contact colonial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echanges et acculturation Vietnam-France, état des lieux et perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dà Lat – Et la carte créa la ville…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">projet « Phô bên dôi »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dà Lat, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02914683v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02191783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner pour comprendre l’autre : trois œuvres graphiques inédites nées du contact colonial</w:t>
               </w:r>
@@ -2743,151 +2743,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Da-Lat - Et la carte créa la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nha xuât ban Thông Hop, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03627955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malleret Louis Khao Cô hoc Dong bang sông Mê Kông, Tâp 2: Van minh vat chât Óc Eo (quyên nôi dung và quyên Phu ban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française d'Extrême-Orient; Nxb Tông Hop, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03627984v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03627955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires d’Indochine, Vietnam - Cambodge - Laos</w:t>
               </w:r>
@@ -3598,173 +3598,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Malleret, nhà nghiên cứu tiên phong về khỏa cổ miền Nam Việt Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nxb Tổng Hợp; EFEO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khảo Cổ học Đồng bằng sông Mê Kông, Tập 2: Văn minh vật chất Óc Eo (quyển Nội dung và quyển Phụ bản)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-9, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapter 11- Climate change Adaptation Policies in Viet Nam from national perspective to local practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change in Viet Nam; Impacts and adaptation. A COP26 assessment report of the GEMMES Viet Nam project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 501-530, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628038v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04477322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’École française d’Extrême-Orient au Vietnam :120 ans d’histoire partagée</w:t>
               </w:r>
@@ -4437,169 +4437,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Oger’s Mechanics and Craft of the Vietnamese People (1909): Sketches of Hanoian’s Vibrant Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thế Giơi publisher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viet Nam Tradition and change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-342, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Những bước đi đầu tiên của dân tộc học ở Việt Nam: Vai trò thúc đẩy của Viện Viễn Đông bác cổ Pháp trong nửa đầu thế kỷ XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nhân Học ở Việt Nam - Một số vấn đề lịch sử, nghiên cứu và đào tạo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476399v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04476398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation à l’enquête de terrain. Pratiques, réseaux et stratégies liés à la culture maraîchère en zone péri-urbaine au Vietnam</w:t>
               </w:r>
@@ -4790,169 +4790,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02555889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giúp đỡ&amp;quot; và tương trợ công đồng làng quê ở miền Bắc Việt Nam: Quan hệ giữa tình đoàn kết và sự phụ thuộc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiện đại và động thái của truyền thống ở Việt Nam: Những cách tiếp cận nhân học</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nhà-xuất-bản-Đại-học-quốc-gia-Thành-phó̂-Hồ-Chí-Minh, pp.346-366, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques éclairages sur le processus de destitution de l'ancienne cité impériale de Thăng Long _ Hà Nội reléguée au rang de chef-lieu de la région de Bắc Thành (1802-1831)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viện khoa học xã hội Việt Nam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bản đồ Hà Nội 1831</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-78, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02555947v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02555968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving or imposing the opportunity to participate? Reconsidering the meaning of success and failure of participatory approaches</w:t>
               </w:r>
@@ -5001,100 +5001,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02556015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et dénommer l'espace: histoire et pratiques culturelles dans un village de la Moyenne Région (province de Phu Tho)</w:t>
+                <w:t xml:space="preserve">Mobilité économique et ancrage au village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française d'Extrême-Orient. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le village en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.619-662, 2002</w:t>
+              <w:t xml:space="preserve">, pp.139-179, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02556549v1</w:t>
+                <w:t xml:space="preserve">halshs-02556540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commuting from the village to the city: analyzing the patterns of migration of the people of the northern village of Hay to Hanoi</w:t>
               </w:r>
@@ -5147,100 +5147,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02556529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité économique et ancrage au village</w:t>
+                <w:t xml:space="preserve">Construire et dénommer l'espace: histoire et pratiques culturelles dans un village de la Moyenne Région (province de Phu Tho)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française d'Extrême-Orient. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le village en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.139-179, 2002</w:t>
+              <w:t xml:space="preserve">, pp.619-662, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02556540v1</w:t>
+                <w:t xml:space="preserve">halshs-02556549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pression démographique et contraintes politiques : la paysannerie nord vietnamienne dans la tourmente du XXe siècle</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.12822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.955" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2598" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fontenelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1996.3790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thi Phuong Linh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Gasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Malleret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hiep Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7919;u Gi&#7873;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Th&#7883; Hi&#7879;p" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05258633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.12822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.955" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2598" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fontenelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1996.3790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thi Phuong Linh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Gasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Malleret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hiep Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7919;u Gi&#7873;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Th&#7883; Hi&#7879;p" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05258633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>