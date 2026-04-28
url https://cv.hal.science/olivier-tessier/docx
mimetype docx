--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -131,178 +131,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sự sai lệch giữa khung lý thuyết về cự can thiệp của dự án và thực tế quan sát ; trường hợp dụa án Phước Hòa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyet Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tập Chí Dân Tộc Hoạc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (229), pp.48-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Các chiến lược thích ứng với thiên tai của địa phương: Nghiên cứu trường hợp tại huyện Bình Đại, tỉnh Bến Tre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tạp chí chuyên ngành Dân tộc học</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XXXXIX (2 (236)), pp.52-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476389v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04476392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphic representations (Henri Oger’s corpus) of popular food culture in Hanoi area at the beginning of the 20th century, Vietnam</w:t>
               </w:r>
@@ -360,165 +360,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03627989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Modèles de gestion participative de l’eau dans les grands projets d’aménagement hydroagricole : le cas du projet Phước-Hòa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 92, p. 14-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modèles de gestion participative de l’eau dans les grands projets d’aménagement hydroagricole : le cas du projet Phuoc-Hoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Mines (1947)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92, pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02914675v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02191542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faux-semblants de la &amp;quot;révolution du thé&amp;quot; (1920-1945) dans la province de Phú Thọ (Tonkin)</w:t>
               </w:r>
@@ -1435,51 +1435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Các mô hình quản lý nước có sự tham gia trong dự án thủy lợi Phước Hòa: từ khung lý thuyết đến thực tế</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyet Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Development from Below</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Anthropology (Vietnam Academy of Social Sciences), Oct 2021, Ha Noi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2076,234 +2076,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The earliest days of ethnology in Vietnam: the leading role of the École française d’Extrême-Orient (EFEO) in the first half of the 20th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology in Vietnam: History, present and prospect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sciences sociales et humaines de Hanoi; association vietnamienne d’ethnologie et d’anthropologie; institut d’anthropologie du Vietnam; musée Nguyên Văn Huyên, Sep 2015, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine architectural de Hanoi : le poids de la colonisation vu au travers des archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine occidental en Asie du Sud-est, Méthodes-outils et projets opérationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PADI; IMV, Jun 2015, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments sur l’étude de la gouvernance locale et la gestion des ressources en eau dans le projet de Phước Hòa - bassin du Đồng Nai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde journée franco-asiatique sur l’eau et ses éco-traitements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Académie de l’Eau; Pavillon de l'Eau de la mairie de Paris, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477453v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04477437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing and exploring past events using agent-based geo-historical models</w:t>
               </w:r>
@@ -4041,178 +4041,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viêt Nam – Nhung “vung lanh thô moi” duoc hiên dai hoa không dông dêu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tâm quan trong cua Dia – Chinh Tri Viêt Nam, (Tài liêu tham khao nôi bô - Biên dich và hiêu dinh : Lê Thi Hiêu và Nguyên Thi Thai)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-283, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02914672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les marchands ambulants à Hanoï : une facette incontournable de la culture populaire d’hier et d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marchands ambulants et les cris de la rue à Hanoï</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-7, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02914680v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02914672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation aux enquêtes de terrain. Programmes biogaz dans deux communes rurales du district rural de Hoà Vang, province de Đà Nẵng</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.12822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.955" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2598" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fontenelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1996.3790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thi Phuong Linh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Gasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Malleret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hiep Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7919;u Gi&#7873;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Th&#7883; Hi&#7879;p" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05258633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.12822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.955" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2598" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fontenelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1996.3790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thi Phuong Linh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Gasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Malleret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hiep Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7919;u Gi&#7873;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Th&#7883; Hi&#7879;p" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05258633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>