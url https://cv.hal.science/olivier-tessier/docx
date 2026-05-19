--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -131,178 +131,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Các chiến lược thích ứng với thiên tai của địa phương: Nghiên cứu trường hợp tại huyện Bình Đại, tỉnh Bến Tre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp chí chuyên ngành Dân tộc học</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXXIX (2 (236)), pp.52-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sự sai lệch giữa khung lý thuyết về cự can thiệp của dự án và thực tế quan sát ; trường hợp dụa án Phước Hòa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyet Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tập Chí Dân Tộc Hoạc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (229), pp.48-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476392v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04476389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphic representations (Henri Oger’s corpus) of popular food culture in Hanoi area at the beginning of the 20th century, Vietnam</w:t>
               </w:r>
@@ -360,165 +360,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03627989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modèles de gestion participative de l’eau dans les grands projets d’aménagement hydroagricole : le cas du projet Phuoc-Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines (1947)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.14-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02914675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Modèles de gestion participative de l’eau dans les grands projets d’aménagement hydroagricole : le cas du projet Phước-Hòa »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 92, p. 14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191542v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02914675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faux-semblants de la &amp;quot;révolution du thé&amp;quot; (1920-1945) dans la province de Phú Thọ (Tonkin)</w:t>
               </w:r>
@@ -1435,51 +1435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Các mô hình quản lý nước có sự tham gia trong dự án thủy lợi Phước Hòa: từ khung lý thuyết đến thực tế</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyet Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Development from Below</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Anthropology (Vietnam Academy of Social Sciences), Oct 2021, Ha Noi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2076,234 +2076,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine architectural de Hanoi : le poids de la colonisation vu au travers des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine occidental en Asie du Sud-est, Méthodes-outils et projets opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PADI; IMV, Jun 2015, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments sur l’étude de la gouvernance locale et la gestion des ressources en eau dans le projet de Phước Hòa - bassin du Đồng Nai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nde journée franco-asiatique sur l’eau et ses éco-traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Académie de l’Eau; Pavillon de l'Eau de la mairie de Paris, May 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The earliest days of ethnology in Vietnam: the leading role of the École française d’Extrême-Orient (EFEO) in the first half of the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology in Vietnam: History, present and prospect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sciences sociales et humaines de Hanoi; association vietnamienne d’ethnologie et d’anthropologie; institut d’anthropologie du Vietnam; musée Nguyên Văn Huyên, Sep 2015, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477437v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04477453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing and exploring past events using agent-based geo-historical models</w:t>
               </w:r>
@@ -4041,178 +4041,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les marchands ambulants à Hanoï : une facette incontournable de la culture populaire d’hier et d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les marchands ambulants et les cris de la rue à Hanoï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-7, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02914680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viêt Nam – Nhung “vung lanh thô moi” duoc hiên dai hoa không dông dêu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâm quan trong cua Dia – Chinh Tri Viêt Nam, (Tài liêu tham khao nôi bô - Biên dich và hiêu dinh : Lê Thi Hiêu và Nguyên Thi Thai)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-283, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02914672v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02914680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation aux enquêtes de terrain. Programmes biogaz dans deux communes rurales du district rural de Hoà Vang, province de Đà Nẵng</w:t>
               </w:r>
@@ -5001,246 +5001,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02556015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité économique et ancrage au village</w:t>
+                <w:t xml:space="preserve">Commuting from the village to the city: analyzing the patterns of migration of the people of the northern village of Hay to Hanoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Michigan Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viêt Nam exposé : French scholarship on twentieth-century Vietnamese society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.387-420, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire et dénommer l'espace: histoire et pratiques culturelles dans un village de la Moyenne Région (province de Phu Tho)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française d'Extrême-Orient. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le village en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.139-179, 2002</w:t>
+              <w:t xml:space="preserve">, pp.619-662, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-02556529v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et dénommer l'espace: histoire et pratiques culturelles dans un village de la Moyenne Région (province de Phu Tho)</w:t>
+                <w:t xml:space="preserve">Mobilité économique et ancrage au village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française d'Extrême-Orient. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le village en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.619-662, 2002</w:t>
+              <w:t xml:space="preserve">, pp.139-179, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02556549v1</w:t>
+                <w:t xml:space="preserve">halshs-02556540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pression démographique et contraintes politiques : la paysannerie nord vietnamienne dans la tourmente du XXe siècle</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.12822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.955" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2598" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fontenelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1996.3790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thi Phuong Linh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Gasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Malleret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hiep Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7919;u Gi&#7873;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Th&#7883; Hi&#7879;p" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05258633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.12822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.955" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2598" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.1999.1645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fontenelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.1996.3790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Thi Phuong Linh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Gasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Malleret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hiep Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7919;u Gi&#7873;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorrillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Th&#7883; Hi&#7879;p" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ballin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05258633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>