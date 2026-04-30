--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -216,676 +216,676 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XStacking : An effective and inherently explainable framework for stacked ensemble learning</w:t>
+                <w:t xml:space="preserve">Identification of Functional Cellular Markers Related to Human Health, Frailty and Chronological Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Garouani</w:t>
+                <w:t xml:space="preserve">Chloé Brodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+                <w:t xml:space="preserve">Camille Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Teste</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nakhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2025.103358⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (9), pp.e70153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.70153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118171v1</w:t>
+                <w:t xml:space="preserve">hal-05196072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment of Schema-Only and Instance-Only Data Sources Using Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Kired</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Business Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.67 - 85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92471-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simrec: a similarity measure recommendation system for mixed data clustering algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XStacking : An effective and inherently explainable framework for stacked ensemble learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.103358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40537-024-01052-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2025.103358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996111v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Early Identification of Atmospheric Turbulence Using Flight Sensor Data</w:t>
+                <w:t xml:space="preserve">Simrec: a similarity measure recommendation system for mixed data clustering algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyi Li</w:t>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
+                <w:t xml:space="preserve">Nabil El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Air Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.D0391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40537-024-01052-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375584v1</w:t>
+                <w:t xml:space="preserve">hal-04996111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Functional Cellular Markers Related to Human Health, Frailty and Chronological Age</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Early Identification of Atmospheric Turbulence Using Flight Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Chekroun</w:t>
+                <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nakhle</w:t>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Blase</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (9), pp.e70153. </w:t>
+              <w:t xml:space="preserve">Journal of Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.359-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acel.70153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.D0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196072v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on Data Ingestion and Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -975,77 +975,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data driven discovery of systems of ordinary differential equations using nonconvex multitask learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Soubki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 112 (5: Special Issue of the ECML PKDD 2022 Journal Track), pp.1523-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1118,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science book series (LNCS), 13840 (TLDKS), pp.107-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1209,51 +1209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate modelling for an aircraft dynamic landing loads simulation using an LSTM AutoEncoder-based dimensionality reduction approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lazzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,77 +1356,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Yewgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (4), pp.1065-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1454,576 +1454,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies basée sur la forme dans les données fonctionnelles multivariées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">RFreeStem : Une méthode de racinisation indépendante de la langue et sans règle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729855v1</w:t>
+                <w:t xml:space="preserve">hal-03121993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The investigation of an event-based approach to improve commodities supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovana Ramalho Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Operations and Production Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (2), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14488/BJOPM.2022.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRYNT: a tool for prioritization of disease candidates from proteomics data using a combination of shortest-path and random walk algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Buffin-Meyer</w:t>
+                <w:t xml:space="preserve">Détection d'anomalies basée sur la forme dans les données fonctionnelles multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Aligon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Soubki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, RNTI-B-17, p. 29-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268300v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFreeStem : Une méthode de racinisation indépendante de la langue et sans règle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRYNT: a tool for prioritization of disease candidates from proteomics data using a combination of shortest-path and random walk algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buffin-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Baril</w:t>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oihana Coustié</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joost Schanstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-29. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.5764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85135-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121993v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient querying of multidimensional RDF data with aggregates: Comparing NoSQL, RDF and relational data stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2083,77 +2083,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-based Outlier Detection in Multivariate Functional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Soubki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 198, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,64 +2213,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85, pp.48-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2304,77 +2304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un Modèle Unifié de Données Entreposées et de Données Ouvertes Liées : Concepts et Expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 22 (n° 2), pp. 35-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2408,90 +2408,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepôts de données orientés documents : cuboïdes étendus - Modèles et cuboïdes NoSQL orientés documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2538,77 +2538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLAP Analysis Operators for Multi-state Data Warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (4), pp.20-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2655,64 +2655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated Multiple Aggregations in Multidimensional Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,64 +2802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Khrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (47), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2906,77 +2906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitate effective decision-making by warehousing reduced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3036,64 +3036,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional database modelling with differentiated multiple aggregations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,64 +3166,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégations multiples différenciées dans les bases de données multidimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3295,51 +3295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multigraduelle OLAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, E-15, pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3356,5559 +3356,5576 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (125)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (126)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XStacking: Explanation-Guided Stacked Ensemble Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">COVADISE: COVer based Anomaly Detection in multi-variate tIme SEries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Peninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - ECMLPKDD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250779v1</w:t>
+                <w:t xml:space="preserve">hal-05590550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies par partitionnement des séries temporelles multi-variées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gouaichault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264756v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Clustered Federated Learning Approach for Non-IID Data with Quantity Skew</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Détection d'anomalies par partitionnement des séries temporelles multi-variées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM '25: The 34th ACM International Conference on Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France. pp.255-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295602v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">XStacking: Explanation-Guided Stacked Ensemble Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - ECMLPKDD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393692v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of Clustered Federated Learning Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">A Robust Clustered Federated Learning Approach for Non-IID Data with Quantity Skew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd IEEE International Conference on Federated Learning Technologies and Applications (FLTA24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM '25: The 34th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Seoul Republic of Korea, South Korea. pp.149-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746252.3761216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741739v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Measures Recommendation for Mixed Data Clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Node2Vec Stability: Preliminary Study to Ensure the Compatibility of Embeddings with Incremental Data Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Scientific and Statistical Database Management (SSDBM 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3676288.3676302⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Model and Data Engineering (MEDI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sousse, Tunisia. pp.79-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55729-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635057v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDAGEmb : An Incremental Data Alignment Based on Graph Embedding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Evaluation of Clustered Federated Learning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Peninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Conference on Big Data Analytics and Knowledge Discovery (DAWAK 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">The 2nd IEEE International Conference on Federated Learning Technologies and Applications (FLTA24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612352v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Models and Framework for Querying Distributed Data Across Polystores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Similarity Measures Recommendation for Mixed Data Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Research Challenges in Information Science (RCIS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59465-6_1⟩</w:t>
+              <w:t xml:space="preserve">36th International Conference on Scientific and Statistical Database Management (SSDBM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3676288.3676302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567654v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Regional Explanations with Validity Domains for Local Explanations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">IDAGEmb : An Incremental Data Alignment Based on Graph Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass El Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Big Data Analytics and Knowledge Discovery (Dawak 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 26th International Conference on Big Data Analytics and Knowledge Discovery (DAWAK 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717816v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding-based data matching for disparate data sources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unified Models and Framework for Querying Distributed Data Across Polystores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa El Ahdab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Conference on Big Data Analytics and Knowledge Discovery (DAWAK 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-68323-7_5⟩</w:t>
+              <w:t xml:space="preserve">18th Research Challenges in Information Science (RCIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Guimaraes, Portugal. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59465-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612345v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogation de Polystores hétérogènes multi-modèles à partir de Modèles Unifiés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards Regional Explanations with Validity Domains for Local Explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42 ème congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) - INFORSID 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Big Data Analytics and Knowledge Discovery (Dawak 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Naples, Italy. pp.147-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68323-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996033v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un clustering interactif assisté par l'explicabilité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedding-based data matching for disparate data sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Kired</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th International Conference on Big Data Analytics and Knowledge Discovery (DAWAK 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Naples, Italy. pp.66-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68323-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465483v1</w:t>
+                <w:t xml:space="preserve">hal-04612345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node2Vec Stability: Preliminary Study to Ensure the Compatibility of Embeddings with Incremental Data Alignment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interrogation de Polystores hétérogènes multi-modèles à partir de Modèles Unifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa El Ahdab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Model and Data Engineering (MEDI 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42 ème congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) - INFORSID 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire lorrain de Recherche en Informatique et ses Applications (LORIA) - Université de Lorraine, May 2024, Nancy, France. http://inforsid.fr/actes_conference.php</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612268v1</w:t>
+                <w:t xml:space="preserve">hal-04996033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified views for querying heterogeneous multi-model polystores</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers un clustering interactif assisté par l'explicabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hocine Cherifi, Jan 2024, Dijon, France. pp.287-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276653v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOMATO : results of the 2023 OAEI evaluation campaign</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alignement incrémental des données dans des environnements dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass El Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Ontology Matching (OM 2023) co-located with ISWC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.191--199</w:t>
+              <w:t xml:space="preserve">41éme Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’informatique L3i de La Rochelle Université, May 2023, La Rochelle, France. pp.177-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524356v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Apport Mutuel de la Combinaison des Tâches d'Interconnexion de Données et d'Alignement d'Ontologies pour l'Alignement Expressif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unified views for querying heterogeneous multi-model polystores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa El Ahdab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ plateforme PFIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.319--324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39831-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151991v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Recommender Systems: Aggregation-Based Dimensionality Reduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TOMATO : results of the 2023 OAEI evaluation campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Research Challenges in Information Science, RCIS 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Workshop on Ontology Matching (OM 2023) co-located with ISWC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.191--199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105605v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoXAI: Un cadre pour sélectionner automatiquement la solution d'XAI la plus adaptée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'Apport Mutuel de la Combinaison des Tâches d'Interconnexion de Données et d'Alignement d'Ontologies pour l'Alignement Expressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Khadija Jradeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances (EGC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.491--498</w:t>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ plateforme PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258658v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polystore Querying System applied to heterogeneous and horizontally distributed data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Context-Aware Recommender Systems: Aggregation-Based Dimensionality Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Database and Expert Systems Applications (DEXA 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39847-6_35⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Research Challenges in Information Science, RCIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Corfou, Greece. pp.360-377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276556v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement incrémental des données dans des environnements dynamiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">AutoXAI: Un cadre pour sélectionner automatiquement la solution d'XAI la plus adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41éme Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’informatique L3i de La Rochelle Université, May 2023, La Rochelle, France. pp.177-182</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances (EGC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.491--498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176658v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection Under Fairness and Performance Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Polystore Querying System applied to heterogeneous and horizontally distributed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa El Ahdab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12670-3_11⟩</w:t>
+              <w:t xml:space="preserve">34th International Conference on Database and Expert Systems Applications (DEXA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.437 - 442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39847-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993007v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alignement des schémas hétérogènes : approche basée sur des embeddings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">AutoXAI: A Framework to Automatically Select the Most Adapted XAI Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée inter-associations EGC/Inforsid : Les sciences des données dans les systèmes d’information (2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st ACM International Conference on Information and Knowledge Management (CIKM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Atlanta GA, United States. pp.315-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3511808.3557247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211235v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOMATO : results of the 2022 OAEI evaluation campaign</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic Machine Learning-based OLAP Measure Detection for Tabular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Ontology Matching (OM 2022) co-located with ISWC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.173-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12670-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536604v1</w:t>
+                <w:t xml:space="preserve">hal-03668454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Data KNN-Based Imputation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of similarity measures on clustering mixed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Advances in Databases and Information Systems (ADBIS 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15740-0_23⟩</w:t>
+              <w:t xml:space="preserve">34th International Conference on Scientific and Statistical Database Management (SSDBM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3538712.3538742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795165v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of Content Representation Models for Event Detection on Social Media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’alignement des schémas hétérogènes : approche basée sur des embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass El Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Research Challenges in Information Science (RCIS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée inter-associations EGC/Inforsid : Les sciences des données dans les systèmes d’information (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05760-1_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03714365v1</w:t>
+                <w:t xml:space="preserve">hal-04211235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoXAI: A Framework to Automatically Select the Most Adapted XAI Solution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Feature Selection Under Fairness and Performance Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginel Dorleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st ACM International Conference on Information and Knowledge Management (CIKM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Atlanta GA, United States. pp.315-324, </w:t>
+              <w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienne, Austria. pp.125-130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3511808.3557247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12670-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854778v1</w:t>
+                <w:t xml:space="preserve">hal-03993007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Machine Learning-based OLAP Measure Detection for Tabular Data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TOMATO : results of the 2022 OAEI evaluation campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Workshop on Ontology Matching (OM 2022) co-located with ISWC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hangzhou, China. pp.1--6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668454v1</w:t>
+                <w:t xml:space="preserve">hal-04536604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of similarity measures on clustering mixed data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensional Data KNN-Based Imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Scientific and Statistical Database Management (SSDBM 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3538712.3538742⟩</w:t>
+              <w:t xml:space="preserve">26th European Conference on Advances in Databases and Information Systems (ADBIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.315-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15740-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711360v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFreeStem, a stemmer for Malagasy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oihana Coustié</w:t>
+                <w:t xml:space="preserve">Combinations of Content Representation Models for Event Detection on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications (CORIA 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24348/coria.2021.court_22⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Research Challenges in Information Science (RCIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://link.springer.com/chapter/10.1007/978-3-031-05760-1_42, May 2022, Barcelone, Spain. pp.670-677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05760-1_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447747v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of Atmospheric Turbulence for Civil Aircraft: A Data Driven Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Absolute Redundancy Analysis Based on Features Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginel Dorleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Data Mining Workshops (ICDM 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00142⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Data Science and Information Technology (DSIT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Society for Applied Computing (ISAC), Jul 2021, Shangai (virtual), China. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3478905.3479002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556954v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Interpretable Rules for Anomaly Detection in Time-series</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RFreeStem, a stemmer for Malagasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Extending Database Technology (EDBT 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5441/002/edbt.2021.51⟩</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications (CORIA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Apr 2021, Grenoble (virtuel), France. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2021.court_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205628v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Accurate Clustering Approach for Detecting Different Densities in High Dimensional Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Early Detection of Atmospheric Turbulence for Civil Aircraft: A Data Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Big Data Analytics and Knowledge Discovery (DaWak 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_16⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Data Mining Workshops (ICDM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Auckland (virtual), New Zealand. pp.1087-1093, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749808v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'influence des représentations textuelles sur la détection d'évènements non supervisée dans des flux de données</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-Interpretable Rules for Anomaly Detection in Time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIXème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Extending Database Technology (EDBT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cyprus, Mar 2021, Nicosia (virtual), Cyprus. pp.457-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2021.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324781v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Data Imputation in Data Warehouse Dimensions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Accurate Clustering Approach for Detecting Different Densities in High Dimensional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Database and Expert Systems Applications (DEXA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.237-244, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Big Data Analytics and Knowledge Discovery (DaWak 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, France. pp.167-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86472-9_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265060v1</w:t>
+                <w:t xml:space="preserve">hal-04749808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Schema-Instance Approach for Merging Multidimensional Data Warehouses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude de l'influence des représentations textuelles sur la détection d'évènements non supervisée dans des flux de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIXème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dijon (virtuel), France. pp.23-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265061v1</w:t>
+                <w:t xml:space="preserve">hal-03324781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFreeStem un raciniseur pour le malgache</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Internal Data Imputation in Data Warehouse Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference on Database and Expert Systems Applications (DEXA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.237-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86472-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360868v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Redundancy Analysis Based on Features Selection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Automatic Schema-Instance Approach for Merging Multidimensional Data Warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Data Science and Information Technology (DSIT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Society for Applied Computing (ISAC), Jul 2021, Shangai (virtual), China. pp.1-4, </w:t>
+              <w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, Canada. pp.232-241, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3478905.3479002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3472163.3472268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333976v1</w:t>
+                <w:t xml:space="preserve">hal-03265061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Integration Issues of Tabular Data for On-Line Analysis Processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RFreeStem un raciniseur pour le malgache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e journées EDA Business Intelligence &amp; Big Data (EDA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.5-18</w:t>
+              <w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Grenoble, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889486v2</w:t>
+                <w:t xml:space="preserve">hal-03360868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METING: A Robust Log Parser Based on Frequent n-Gram Mining</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blockchain-Based Federated Learning in Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00018⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Minneapolis, United States. pp.214-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59137-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117077v1</w:t>
+                <w:t xml:space="preserve">hal-03080421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain-Based Personal Health Records for Patients’ Empowerment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CoRP: A Pattern-based Anomaly Detection in Time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Research Challenges in Information Science (RCIS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Limassol, Cyprus. pp.455-471, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Héraklion, Crête, Greece. pp.424-442, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50316-1_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-40783-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080487v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02781477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-CRM: A New Deep Learning Approach For Capacitance Resistive Models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DECWA: Density-Based Clustering using Wasserstein Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMORXVII: 17 th European Conference On The Mathematics Of Oil Recovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th ACM International Conference on Information and Knowledge Management (CIKM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Event, Ireland. pp.2005-2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3340531.3412125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008325v1</w:t>
+                <w:t xml:space="preserve">hal-03080499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRP: A Pattern-based Anomaly Detection in Time-series</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic Integration Issues of Tabular Data for On-Line Analysis Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16e journées EDA Business Intelligence &amp; Big Data (EDA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02781477v1</w:t>
+                <w:t xml:space="preserve">hal-02889486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECWA: Density-Based Clustering using Wasserstein Distance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">METING: A Robust Log Parser Based on Frequent n-Gram Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM International Conference on Information and Knowledge Management (CIKM 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3340531.3412125⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Beijing, China. pp.84-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080499v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event detection and time series alignment to improve stock market forecasting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
+                <w:t xml:space="preserve">Blockchain-Based Personal Health Records for Patients’ Empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Research Challenges in Information Science (RCIS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Limassol, Cyprus. pp.455-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50316-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109875v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Performance Anomaly Detection with LSTM on Temporal Irregularities in Logs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oihana Coustié</w:t>
+                <w:t xml:space="preserve">Deep-CRM: A New Deep Learning Approach For Capacitance Resistive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Yewgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM '20: The 29th ACM International Conference on Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECMORXVII: 17 th European Conference On The Mathematics Of Oil Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117074v1</w:t>
+                <w:t xml:space="preserve">hal-03008325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD-means: clustering method for massive data based on kd-tree</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Event detection and time series alignment to improve stock market forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Workshop On Design, Optimization, Languages and Analytical Processing of Big Data - DOLAP 2020 -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Samatan, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080514v1</w:t>
+                <w:t xml:space="preserve">hal-03109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Classification Rules for Anomaly Detection in Time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Research Challenges in Information Science (RCIS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8927,4501 +8944,4484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and Visual Intelligence for Security Information: The PREVISION H2020 Project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">KD-means: clustering method for massive data based on kd-tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Md Zia Ullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRCLE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t>
+              <w:t xml:space="preserve">22nd International Workshop On Design, Optimization, Languages and Analytical Processing of Big Data - DOLAP 2020 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877780v1</w:t>
+                <w:t xml:space="preserve">hal-03080514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier detection in multivariate functional data based on a geometric aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Prediction and Visual Intelligence for Security Information: The PREVISION H2020 Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Demestichas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Zia Ullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRCLE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942772v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain-Based Federated Learning in Medicine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outlier detection in multivariate functional data based on a geometric aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-59137-3_20⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.383-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2020.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080421v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Booster le matching holistique : un jeu d'alignement de référence basé sur les cliques relaxés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application Performance Anomaly Detection with LSTM on Temporal Irregularities in Logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM '20: The 29th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Event Ireland, Ireland. pp.1961-1964, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3340531.3412157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556902v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMap++ results for OAEI 2019: fully automated machine learning approach for ontology matching</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RFreeStem: A multilanguage rule-free stemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Ontology Matching co-located with the International Semantic Web Conference (OM@ISWC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.169-174</w:t>
+              <w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.12-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942337v1</w:t>
+                <w:t xml:space="preserve">hal-02891675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFreeStem: A multilanguage rule-free stemmer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accélération de k-means par pré-calcul dynamique d'agrégats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.12-29</w:t>
+              <w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891675v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération de k-means par pré-calcul dynamique d'agrégats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving the performance of querying multidimensional RDF data using aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.255-260</w:t>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.2275-2284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631234v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performance of querying multidimensional RDF data using aggregates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Booster le matching holistique : un jeu d'alignement de référence basé sur les cliques relaxés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.2275-2284</w:t>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619438v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-means improvement by dynamic pre-aggregates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">POMap++ results for OAEI 2019: fully automated machine learning approach for ontology matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Laadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Heraklion, Crete, Greece. pp.133-140</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Ontology Matching co-located with the International Semantic Web Conference (OM@ISWC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493880v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern-based Method for Anomaly Detection in Sensor Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">K-means improvement by dynamic pre-aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Heraklion, Crète, Greece. pp.104-113</w:t>
+              <w:t xml:space="preserve">, May 2019, Heraklion, Crete, Greece. pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493876v1</w:t>
+                <w:t xml:space="preserve">hal-02493880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning and Local Matching Learning of Large Biomedical Ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Laadhar</w:t>
+                <w:t xml:space="preserve">Pattern-based Method for Anomaly Detection in Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGAPP: Special Interest Group on Applied Computing, Apr 2019, Limassol, Cyprus. pp.2285-2292</w:t>
+              <w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Heraklion, Crète, Greece. pp.104-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621640v1</w:t>
+                <w:t xml:space="preserve">hal-02493876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Imbalanced training Data on Local matching learning of ontologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Partitioning and Local Matching Learning of Large Biomedical Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Laadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Business Information Systems (BIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Seville, Spain. pp.162-175</w:t>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGAPP: Special Interest Group on Applied Computing, Apr 2019, Limassol, Cyprus. pp.2285-2292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486113v1</w:t>
+                <w:t xml:space="preserve">hal-03621640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode à base de patterns pour la détection d'anomalies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
+                <w:t xml:space="preserve">The Impact of Imbalanced training Data on Local matching learning of ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Laadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.239-254</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Business Information Systems (BIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain. pp.162-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891687v1</w:t>
+                <w:t xml:space="preserve">hal-02486113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Reduction in Multidimensional Databases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Méthode à base de patterns pour la détection d'anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.653-666</w:t>
+              <w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.239-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548087v1</w:t>
+                <w:t xml:space="preserve">hal-02891687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogation de données structurellement hétérogènes dans les bases de données orientées documents</w:t>
+                <w:t xml:space="preserve">Querying heterogeneous document stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Extraction et Gestion de Connaissances (EGC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.155-166</w:t>
+              <w:t xml:space="preserve">20th International Conference on Enterprise Information Systems (ICEIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.58-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864404v1</w:t>
+                <w:t xml:space="preserve">hal-02559781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Time Series Dimensionality Reduction for Data Mining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Lejeune</w:t>
+                <w:t xml:space="preserve">Querying heterogeneous data in graph-oriented NoSQL systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Summer School on Statistics for Data Science (S4D 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.289-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982968v1</w:t>
+                <w:t xml:space="preserve">hal-02279379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards schema-independent querying on document data stores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
+                <w:t xml:space="preserve">Benchmarking Big Data OLAP NoSQL Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïza Ghozzi Jedidi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Essaid Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop On Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.1-10</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Ubiquitous Networking (UNet 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Hammamet, Tunisia. pp.82-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348159v1</w:t>
+                <w:t xml:space="preserve">hal-03635377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du protéome urinaire vers le protéome tissulaire rénal : analyse des réseaux d'interaction protéines-protéines (Genotoul Biostat Bioinfo day, Toulouse, 13/12/18)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Boizard</w:t>
+                <w:t xml:space="preserve">Towards schema-independent querying on document data stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Klein</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faïza Ghozzi Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genotoul Biostat Bioinfo day 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme de Biostatistique- Génopole Toulouse Midi-Pyrénées, France, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20th International Workshop On Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044250v1</w:t>
+                <w:t xml:space="preserve">hal-02348159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Holistic Ontology Matching : an Extended Linear Approach and its Evaluation on Graph Clique-based Relaxed Reference Alignments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Du protéome urinaire vers le protéome tissulaire rénal : analyse des réseaux d'interaction protéines-protéines (Genotoul Biostat Bioinfo day, Toulouse, 13/12/18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buffin-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Schanstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.355-369</w:t>
+              <w:t xml:space="preserve">Genotoul Biostat Bioinfo day 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme de Biostatistique- Génopole Toulouse Midi-Pyrénées, France, Dec 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181969v1</w:t>
+                <w:t xml:space="preserve">hal-03044250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OAEI 2018 results of POMap++</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
+                <w:t xml:space="preserve">A Study on Time Series Dimensionality Reduction for Data Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Soubki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.192-196</w:t>
+              <w:t xml:space="preserve">Research Summer School on Statistics for Data Science (S4D 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181946v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multi-labels de données de santé médico-économiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Managing Reduction in Multidimensional Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Seminaire Veille Strategique Scientifique et Technologique (VSST 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.653-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289949v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrogation de données hétérogènes dans les systèmes NoSQL orientés graphes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interrogation de données structurellement hétérogènes dans les bases de données orientées documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.179-194</w:t>
+              <w:t xml:space="preserve">Journées Francophones Extraction et Gestion de Connaissances (EGC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635372v1</w:t>
+                <w:t xml:space="preserve">hal-02864404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning and Matching Tuning of Large Biomedical Ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ryutaro Ichise</w:t>
+                <w:t xml:space="preserve">Boosting Holistic Ontology Matching : an Extended Linear Approach and its Evaluation on Graph Clique-based Relaxed Reference Alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.220-221</w:t>
+              <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.355-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181942v1</w:t>
+                <w:t xml:space="preserve">hal-02181969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP Queries Context-Aware Recommender System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">OAEI 2018 results of POMap++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Laadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference, DEXA 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.192-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179344v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BigDimETL with NoSQL Database</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Classification multi-labels de données de santé médico-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Ibrahima Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.798-807</w:t>
+              <w:t xml:space="preserve">5e Seminaire Veille Strategique Scientifique et Technologique (VSST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635359v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holontology: results of the 2018 OAEI evaluation campaign</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interrogation de données hétérogènes dans les systèmes NoSQL orientés graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.167-172</w:t>
+              <w:t xml:space="preserve">36e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.179-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181972v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying heterogeneous document stores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
+                <w:t xml:space="preserve">Partitioning and Matching Tuning of Large Biomedical Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Laadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Ichise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Enterprise Information Systems (ICEIS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.58-68</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.220-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559781v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying heterogeneous data in graph-oriented NoSQL systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OLAP Queries Context-Aware Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Conference, DEXA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.127-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98812-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279379v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Big Data OLAP NoSQL Databases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+                <w:t xml:space="preserve">BigDimETL with NoSQL Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essaid Sabir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
+                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Ubiquitous Networking (UNet 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Hammamet, Tunisia. pp.82-94</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.798-807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635377v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Authoritative Researchers in Digital Libraries using External a Priori Knowledge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Holontology: results of the 2018 OAEI evaluation campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.167-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871310v1</w:t>
+                <w:t xml:space="preserve">hal-02181972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New OLAP operators for missing data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un benchmark enrichi pour l'évaluation des entrepôts de données noSQL volumineuses et variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13emes Journees Francophones sur les Entrepots de Donnees et l'Analyse en ligne (EDA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France. pp. 53-66</w:t>
+              <w:t xml:space="preserve">Journees Francophones sur les Entrepots de Donnees et l'Analyse en ligne (EDA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France. pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809399v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified approach for learning expertise and authority in digital libraries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">POMap: An Effective Pairwise Ontology Matching System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Laadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Database Systems for Advanced Applications (DASFAA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Suzhou, China. pp. 354-368</w:t>
+              <w:t xml:space="preserve">IC3K 2017 : 9th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Funchal, Portugal. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740014v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BigDimETL: ETL for multidimensional Big Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Mallek</w:t>
+                <w:t xml:space="preserve">POMap results for OAEI 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Laadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Application (ISDA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp. 935-944</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Ontology Matching collocated with the 16th International Semantic Web Conference (OM @ ISWC'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782548v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un benchmark enrichi pour l'évaluation des entrepôts de données noSQL volumineuses et variables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identifying Authoritative Researchers in Digital Libraries using External a Priori Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuhiro Takasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Francophones sur les Entrepots de Donnees et l'Analyse en ligne (EDA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.1017-1022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3019612.3019809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885343v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMap: An Effective Pairwise Ontology Matching System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New OLAP operators for missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3K 2017 : 9th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Funchal, Portugal. pp.161-168</w:t>
+              <w:t xml:space="preserve">13emes Journees Francophones sur les Entrepots de Donnees et l'Analyse en ligne (EDA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France. pp. 53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640895v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMap results for OAEI 2017</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A unified approach for learning expertise and authority in digital libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuhiro Takasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Ontology Matching collocated with the 16th International Semantic Web Conference (OM @ ISWC'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp. 1-7</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Database Systems for Advanced Applications (DASFAA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Suzhou, China. pp. 354-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709125v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Prediction in Collaborative Platforms: A Generic Approach by Heterogeneous Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">BigDimETL: ETL for multidimensional Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp. 19-26</w:t>
+              <w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Application (ISDA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp. 935-944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690144v1</w:t>
+                <w:t xml:space="preserve">hal-01782548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Multidimensional Cubes from Warehoused Data and Linked Open Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Extensible Linear Approach For Holistic Ontology Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International IEEE Conference on Research Challenges in Information Science (RCIS 2016) co-located witht the 34th French Conference INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 199-200</w:t>
+              <w:t xml:space="preserve">15th International Semantic Web Conference (ISWC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp. 393-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474899v1</w:t>
+                <w:t xml:space="preserve">hal-01485007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensible Linear Approach For Holistic Ontology Matching</w:t>
+                <w:t xml:space="preserve">LPHOM results for OAEI 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Semantic Web Conference (ISWC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp. 393-410</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Ontology Matching (OM 2016) collocated with the 15th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp. 196-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485007v1</w:t>
+                <w:t xml:space="preserve">hal-01445242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document-oriented data warehouses: models and extended cuboids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13453,2279 +13453,2253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPHOM results for OAEI 2016</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quality Prediction in Collaborative Platforms: A Generic Approach by Heterogeneous Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Ontology Matching (OM 2016) collocated with the 15th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp. 196-200</w:t>
+              <w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp. 19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445242v1</w:t>
+                <w:t xml:space="preserve">hal-01690144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document-oriented data warehouses : complex hierarchies and summarizability.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing Multidimensional Cubes from Warehoused Data and Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ubiquitous Networking (UNet 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Casablanca, Morocco. pp.671-683</w:t>
+              <w:t xml:space="preserve">10th International IEEE Conference on Research Challenges in Information Science (RCIS 2016) co-located witht the 34th French Conference INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659006v1</w:t>
+                <w:t xml:space="preserve">hal-01474899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document-Oriented Models for Data Warehouses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Document-oriented data warehouses : complex hierarchies and summarizability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Enterprise Information Systems (ICEIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.142-149</w:t>
+              <w:t xml:space="preserve">International Symposium on Ubiquitous Networking (UNet 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Casablanca, Morocco. pp.671-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659016v1</w:t>
+                <w:t xml:space="preserve">hal-03659006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data et paradigmes NoSQL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Document-Oriented Models for Data Warehouses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Veille Stratégique Scientifique et Technologique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIT, Oct 2016, Rabat, Maroc. (support électronique)</w:t>
+              <w:t xml:space="preserve">18th International Conference on Enterprise Information Systems (ICEIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.142-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165002v1</w:t>
+                <w:t xml:space="preserve">hal-03659016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la qualité dans les plateformes collaboratives : une approche générique par les graphes hétérogènes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Big Data et paradigmes NoSQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Francophones Extraction et Gestion de Connaissances (EGC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association EGC : Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2016, Reims, France. pp.243--248</w:t>
+              <w:t xml:space="preserve">8ème Colloque Veille Stratégique Scientifique et Technologique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIT, Oct 2016, Rabat, Maroc. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155050v1</w:t>
+                <w:t xml:space="preserve">hal-03165002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepôts de données multidimensionnelles NoSQL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la qualité dans les plateformes collaboratives : une approche générique par les graphes hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique. pp. 161-176</w:t>
+              <w:t xml:space="preserve">16èmes Journées Francophones Extraction et Gestion de Connaissances (EGC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association EGC : Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2016, Reims, France. pp.243--248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360873v1</w:t>
+                <w:t xml:space="preserve">hal-03155050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Multidimensional Databases with Document-Oriented NoSQL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Implementation of multidimensional databases in column-oriented NoSQL systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2015) in 26th DEXA Conferences and Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp. 379-390</w:t>
+              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp. 79-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371802v1</w:t>
+                <w:t xml:space="preserve">hal-01363342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Business Intelligence with Semantic Web: Overview and Challenges</w:t>
+                <w:t xml:space="preserve">Holistic Statistical Open Data Integration Based On Integer Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Laborie</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alain Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès sur l'INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 9th International Conference on Research Challenges in Information Science (RCIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Athènes, Greece. pp.468-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192864v1</w:t>
+                <w:t xml:space="preserve">hal-01295242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP4Tweets: Multidimensional Modeling of tweets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining Business Intelligence with Semantic Web: Overview and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp. 68-75</w:t>
+              <w:t xml:space="preserve">33ème Congrès sur l'INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343054v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Multidimensional Data Warehouses into NoSQL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Implementation of Multidimensional Databases with Document-Oriented NoSQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS 2015) held in conjunction with ENASE 2015 and GISTAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">17th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2015) in 26th DEXA Conferences and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp. 379-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387759v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Program For Holistic Matching : Assessment on Schema Matching Benchmark</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OLAP4Tweets: Multidimensional Modeling of tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Database and Expert Systems Applications (DEXA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp. 68-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22852-5_33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304636v1</w:t>
+                <w:t xml:space="preserve">hal-01343054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Article Quality in Wikipedia using the Collaboration Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Entrepôts de données multidimensionnelles NoSQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique. pp. 161-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079360v1</w:t>
+                <w:t xml:space="preserve">hal-01360873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation Not Only SQL des bases de données multidimensionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Implementing Multidimensional Data Warehouses into NoSQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Seminaire de Veille Strategique, Scientifique et Technologique (VSST 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenade, Espagne. pp.0</w:t>
+              <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS 2015) held in conjunction with ENASE 2015 and GISTAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375419v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark for OLAP on NoSQL Technologies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Linear Program For Holistic Matching : Assessment on Schema Matching Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Research Challenges in Information Science (IEEE RCIS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Database and Expert Systems Applications (DEXA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence, Spain. pp.383-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22852-5_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375413v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based ETL Processes For Warehousing Statistical Open Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measuring Article Quality in Wikipedia using the Collaboration Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste de La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.271-278, </w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGKDD: Special Interest Group on Knowledge Discovery in Data; IEEE, Aug 2015, Paris, France. pp.464-471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005363302710278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2808797.2808895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310725v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis Framework for Reduced Data Warehouse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Implantation Not Only SQL des bases de données multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgium. pp. 81-96</w:t>
+              <w:t xml:space="preserve">4eme Seminaire de Veille Strategique, Scientifique et Technologique (VSST 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenade, Espagne. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360874v1</w:t>
+                <w:t xml:space="preserve">hal-01375419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration Holistique des Graphes basée sur la Programmation Linéaire pour l'Entreposage des Open Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Graph-Based ETL Processes For Warehousing Statistical Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées francophones sur les Entrepôts de Données et l’Analyse en Ligne (EDA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.271-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005363302710278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301308v1</w:t>
+                <w:t xml:space="preserve">hal-01310725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of multidimensional databases in column-oriented NoSQL systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Benchmark for OLAP on NoSQL Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp. 79-91</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Research Challenges in Information Science (IEEE RCIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Athens, Greece. pp. 480-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363342v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Statistical Open Data Integration Based On Integer Linear Programming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis Framework for Reduced Data Warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th International Conference on Research Challenges in Information Science (RCIS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11e Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgium. pp. 81-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01295242v1</w:t>
+                <w:t xml:space="preserve">hal-01360874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP of the tweets: From modeling to exploitation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intégration Holistique des Graphes basée sur la Programmation Linéaire pour l'Entreposage des Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science - IEEE RCIS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp. 1-10</w:t>
+              <w:t xml:space="preserve">11èmes journées francophones sur les Entrepôts de Données et l’Analyse en Ligne (EDA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique. pp.113-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147236v1</w:t>
+                <w:t xml:space="preserve">hal-01301308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les Open Data brutes en graphes enrichis en vue d'une intégration dans les systèmes OLAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15744,1159 +15718,1172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'intégration multidimensionnelle d'Open Data dans les entrepôts de données</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OLAP of the tweets: From modeling to exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.101-110</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science - IEEE RCIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083749v1</w:t>
+                <w:t xml:space="preserve">hal-01147236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du démarrage à froid pour les systèmes de recommandation dans les entrepôts de données</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Opérateurs OLAP dans les bases de données multidimensionnelles multifonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">9èmes Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669312v1</w:t>
+                <w:t xml:space="preserve">hal-04083744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-Start recommender system problem within a multidimensional data warehouse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers l'intégration multidimensionnelle d'Open Data dans les entrepôts de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science - RCIS 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.101-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148286v1</w:t>
+                <w:t xml:space="preserve">hal-04083749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma multidimensionnel dédié pour l'OLAP des Tweets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Problème du démarrage à froid pour les systèmes de recommandation dans les entrepôts de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.111-123</w:t>
+              <w:t xml:space="preserve">31ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083755v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP in Multifunction Multidimensional Database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cold-Start recommender system problem within a multidimensional data warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th East-European Conference on Advances in Databases and Information Systems (ADBIS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science - RCIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp. 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228753v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateurs OLAP dans les bases de données multidimensionnelles multifonctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Schéma multidimensionnel dédié pour l'OLAP des Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.73-83</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.111-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083744v1</w:t>
+                <w:t xml:space="preserve">hal-04083755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalisation de Systèmes OLAP Annotés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">OLAP in Multifunction Multidimensional Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France. pp.20-35</w:t>
+              <w:t xml:space="preserve">17th East-European Conference on Advances in Databases and Information Systems (ADBIS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Genoa, Italy. pp. 190-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479512v1</w:t>
+                <w:t xml:space="preserve">hal-01228753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la Structure Complexe des Faits et des Mesures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Personnalisation de Systèmes OLAP Annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.231-247</w:t>
+              <w:t xml:space="preserve">XXVIIIème Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France. pp.20-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479510v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalisation de bases de données multidimensionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la Structure Complexe des Faits et des Mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estella Annoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.231-247</w:t>
+              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.231-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479506v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de Développement des Systèmes d'Information Décisionnels : Roue de Deming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Personnalisation de bases de données multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie. pp.657-673</w:t>
+              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.231-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479503v1</w:t>
+                <w:t xml:space="preserve">hal-00479506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algèbre OLAP et langage graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16928,247 +16915,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes pour modèle et langage multidimensionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Méthode de Développement des Systèmes d'Information Décisionnels : Roue de Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estella Annoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données avancées 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.383-402</w:t>
+              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie. pp.657-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479465v1</w:t>
+                <w:t xml:space="preserve">hal-00479503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et manipulation de données historisées et archivées dans un entrepôt orienté objet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contraintes pour modèle et langage multidimensionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données avancées 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Agadir, Maroc. pp.243-256</w:t>
+              <w:t xml:space="preserve">Bases de données avancées 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.383-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479464v1</w:t>
+                <w:t xml:space="preserve">hal-00479465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Conceptual Multidimensional Design in Decision Support Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th East-European Conference on Advances in Databases and Information Systems - ADBIS'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Vilnius, Lithuania. pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17187,267 +17200,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et extraction de données pour un entrepôt objet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation et manipulation de données historisées et archivées dans un entrepôt orienté objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Bases de Données Avancées (BDA 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Blois, France. pp.119-138</w:t>
+              <w:t xml:space="preserve">Bases de données avancées 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Agadir, Maroc. pp.243-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479463v1</w:t>
+                <w:t xml:space="preserve">hal-00479464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'entrepôts de données complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation et extraction de données pour un entrepôt objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès INFormatique des ORganisations et Systèmes d'Information et de Décision - INFORSID'00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Lyon, France. pp.229-245</w:t>
+              <w:t xml:space="preserve">16èmes Journées Bases de Données Avancées (BDA 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Blois, France. pp.119-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479493v1</w:t>
+                <w:t xml:space="preserve">hal-00479463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elaboration d'entrepôts de données complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès INFormatique des ORganisations et Systèmes d'Information et de Décision - INFORSID'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Lyon, France. pp.229-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction graphique d'entrepôts et de magasins de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision - INFORSID'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, La Garde, France. pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17457,800 +17552,800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADOC, Variété des données SHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie des données dans les systèmes d'informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teste; Olivier; Dir. de publication. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23 (1 Janvier-Février 2018), 110 p., 2018, Revue des Sciences et Technologies de l'Information, série Ingénierie des Systèmes d'Information (RSTI série ISI), 978-2746248564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-01968361v1</w:t>
+                <w:t xml:space="preserve">hal-03023431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées dans l'exploitation des grandes collections de documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. de la publication : Teste, Olivier. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21 (1-2 : janvier-Août 2018), 114 p., 2018, Document numérique - RSTI : Revue des Sciences et Technologies de l'Information, série Document Numérique, 978-2746248731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des données dans les systèmes d'informations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ADOC, Variété des données SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Teste; Olivier; Dir. de publication. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavoisier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03023431v1</w:t>
+                <w:t xml:space="preserve">halshs-01968361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schema-Independent Querying and Manipulation for Heterogeneous Collections in NoSQL Document Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hammoudi; Slimane and Smialek; Michal and Camp; Olivier and Filipe; Joaquim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEIS 2018: International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 363, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.324--349, 2019, Lecture Notes in Business Information Processing book series (LNBIP), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26169-6_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Based Features for Predicting the Quality of Articles in Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kawash, Jalal; Agarwal, Nitin; Özyer, Tansel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prediction and Inference from Social Networks and Social Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115--140, 2017, Lecture Notes in Social Networks book series (LNSN), 978-3-319-51048-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51049-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Content-Driven ETL Processes for Open Data (ADBIS 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bassiliades, Nick; Ivanovic, Mirjana; Kon-Popovska, Margita; Palpanas, Themis; Trajcevski, Goce. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Database and Information Systems II : Selected papers of the 18th East European Conference on Advances in Databases and Information Systems and Associated Satellite Events, ADBIS 2014 Ohrid, Macedonia, September 7-10, 2014 - Proceedings II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 312 (II), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29--40, 2015, Advances in Intelligent Systems and Computing book series (AISC), 978-3-319-10518-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10518-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de données réparties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tuffery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zurfluh, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traités des Techniques de l'Ingénieur : Technologies de l'information- Technologies logicielles, Architectures des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réf : H3850 v2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1--19, 2014, Technologies de l'information | Technologies logiciellesArchitectures des systèmes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18260,100 +18355,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et manipulation d'entrepôts de données complexes et historisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Paul Sabatier - Toulouse III, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00088986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18363,105 +18458,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et manipulation des systèmes OLAP : de l'intégration des documents à l'usager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Base de données [cs.DB]. Université de toulouse, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00479460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId352"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18608,51 +18703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05091439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Kired" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92471-2_5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El-Malki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-024-01052-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0391" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05196072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brodeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chekroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blase" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Haddadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Allaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Haddadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56294/dm2024219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lejeune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soubki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06315-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03995398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginel Dorleon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03840028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colombo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasone Garay Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Lapeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2022.107629" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yewgat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lapeyre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10146-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soubki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Ramalho Sena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chemli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14488/BJOPM.2022.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buffin-Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Schanstra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85135-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cousti&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0605" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2020.102089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105960" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Hamadou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ghozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.04.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.2.35-67" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Malki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2016100102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zurfluh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Kraiem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Feki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Khrouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0286-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdsst.2015070103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.934125" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.2.75-102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A0356DEA94D50F3EB9120A44C1EB4074F3676FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295602v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ben Ali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761216" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741739v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peninou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635057v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288.3676302" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612352v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567654v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Ahdab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cugny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68323-7_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68323-7_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996033v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mokhtari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612268v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55729-3_7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04276653v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_29" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524356v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151991v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Khadija Jradeh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_22" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258658v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04276556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39847-6_35" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176658v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03993007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04211235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Yang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_23" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gitto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_42" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557247" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelhedi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_15" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03711360v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3538712.3538742" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonirina Andriamihasinoro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_22" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00142" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03205628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Kraiem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.51" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_22" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472268" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03360868v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478905.3479002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889486v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50316-1_27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781477v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40783-4_20" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117074v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412157" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Demestichas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.38" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_20" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556902v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942337v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laadhar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ghozzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891687v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864404v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982968v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348159v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ghozzi Jedidi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044250v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Klein" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181969v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181946v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ibrahima Diop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181942v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Ichise" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179344v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98812-2_9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635359v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Mallek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181972v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Sabir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871310v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste De La Robertie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Takasu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019809" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809399v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782548v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640895v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709125v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690144v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474899v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445242v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659006v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659016v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165002v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155050v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360873v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192864v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343054v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387759v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304636v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_33" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079360v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste de La Robertie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808895" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375419v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375413v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005363302710278" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360874v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301308v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363342v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295242v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128908" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110098v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083749v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669312v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148286v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577714" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083755v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228753v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479512v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Jerbi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pujolle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479510v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estella Annoni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479506v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479503v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479499v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479465v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479464v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479463v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479493v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479486v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968361v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023432v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/documentation/avancees-dans-l-exploitation-de-grandes-collections-de-documents/teste/descriptif-9782746248731" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023431v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-23-n-1-janvier-fevrier-2018/teste/descriptif-9782746248564" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012556v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-26169-6_16" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26169-6_16" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109280v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51049-1_6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51049-1_6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190204v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-10518-5_3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10518-5_3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224139v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tuffery" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/technologies-de-l-information-th9/bases-de-donnees-42309210/bases-de-donnees-reparties-h3850/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00088986v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00479460v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05196072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brodeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chekroun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blase" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05091439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Kired" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92471-2_5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El-Malki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-024-01052-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0391" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Haddadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Allaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Haddadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56294/dm2024219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lejeune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soubki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06315-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03995398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginel Dorleon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03840028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colombo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasone Garay Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Lapeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2022.107629" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yewgat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lapeyre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10146-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cousti&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0605" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Ramalho Sena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chemli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14488/BJOPM.2022.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soubki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buffin-Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Schanstra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85135-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2020.102089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105960" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Hamadou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ghozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.04.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.2.35-67" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Malki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2016100102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zurfluh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Kraiem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Feki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Khrouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0286-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdsst.2015070103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.934125" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.2.75-102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A0356DEA94D50F3EB9120A44C1EB4074F3676FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peninou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ben Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55729-3_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741739v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288.3676302" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Ahdab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cugny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68323-7_12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68323-7_5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mokhtari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04276653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_29" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Khadija Jradeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_22" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04276556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39847-6_35" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557247" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Yang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelhedi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_15" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03711360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3538712.3538742" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04211235v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03993007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_23" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714365v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gitto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_42" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478905.3479002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonirina Andriamihasinoro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_22" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00142" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03205628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Kraiem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.51" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_16" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_22" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265061v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472268" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03360868v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_20" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40783-4_20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412125" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889486v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50316-1_27" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008325v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109875v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080514v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Demestichas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942772v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.38" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117074v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412157" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631234v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619438v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556902v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laadhar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ghozzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493880v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559781v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279379v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Sabir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348159v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ghozzi Jedidi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044250v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Klein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181969v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ibrahima Diop" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635372v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Ichise" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179344v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98812-2_9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635359v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Mallek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181972v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709125v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste De La Robertie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Takasu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019809" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740014v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782548v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690144v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474899v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659006v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659016v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165002v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155050v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363342v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128908" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192864v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371802v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343054v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387759v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304636v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_33" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079360v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste de La Robertie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808895" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375419v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310725v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005363302710278" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375413v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360874v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301308v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110098v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147236v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083744v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669312v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148286v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577714" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083755v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479512v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Jerbi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pujolle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479510v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estella Annoni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479506v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479499v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479503v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479465v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479493v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-23-n-1-janvier-fevrier-2018/teste/descriptif-9782746248564" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023432v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/documentation/avancees-dans-l-exploitation-de-grandes-collections-de-documents/teste/descriptif-9782746248731" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968361v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012556v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-26169-6_16" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26169-6_16" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109280v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51049-1_6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51049-1_6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190204v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-10518-5_3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10518-5_3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224139v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tuffery" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/technologies-de-l-information-th9/bases-de-donnees-42309210/bases-de-donnees-reparties-h3850/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00088986v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00479460v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>