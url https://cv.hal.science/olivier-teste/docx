--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -182,3197 +182,3331 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Functional Cellular Markers Related to Human Health, Frailty and Chronological Age</w:t>
+                <w:t xml:space="preserve">Incremental data alignment for evolving datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Brodeau</w:t>
+                <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Joly</w:t>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Chekroun</w:t>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nakhle</w:t>
+                <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Blase</w:t>
+                <w:t xml:space="preserve">Anass El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (9), pp.e70153. </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164, pp.102608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acel.70153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2026.102608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196072v1</w:t>
+                <w:t xml:space="preserve">hal-05612313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of Schema-Only and Instance-Only Data Sources Using Large Language Models</w:t>
+                <w:t xml:space="preserve">Identification of Functional Cellular Markers Related to Human Health, Frailty and Chronological Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Elhouda Kired</w:t>
+                <w:t xml:space="preserve">Chloé Brodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+                <w:t xml:space="preserve">Camille Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiefu Song</w:t>
+                <w:t xml:space="preserve">Anaïs Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Teste</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Nakhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Business Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92471-2_5⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (9), pp.e70153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.70153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091439v1</w:t>
+                <w:t xml:space="preserve">hal-05196072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XStacking : An effective and inherently explainable framework for stacked ensemble learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 124, pp.103358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inffus.2025.103358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simrec: a similarity measure recommendation system for mixed data clustering algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alignment of Schema-Only and Instance-Only Data Sources Using Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Chevalier</w:t>
+                <w:t xml:space="preserve">Nour Elhouda Kired</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Péninou</w:t>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Business Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.67 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40537-024-01052-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92471-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996111v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Early Identification of Atmospheric Turbulence Using Flight Sensor Data</w:t>
+                <w:t xml:space="preserve">Simrec: a similarity measure recommendation system for mixed data clustering algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyi Li</w:t>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
+                <w:t xml:space="preserve">Nabil El-Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Air Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.D0391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40537-024-01052-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375584v1</w:t>
+                <w:t xml:space="preserve">hal-04996111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on Data Ingestion and Schema Matching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Early Identification of Atmospheric Turbulence Using Flight Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dousset</w:t>
+                <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass El Haddadi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Metadata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.219. </w:t>
+              <w:t xml:space="preserve">Journal of Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.359-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56294/dm2024219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.D0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612277v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data driven discovery of systems of ordinary differential equations using nonconvex multitask learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview on Data Ingestion and Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass El Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-023-06315-y⟩</w:t>
+              <w:t xml:space="preserve">Data and Metadata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56294/dm2024219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142117v1</w:t>
+                <w:t xml:space="preserve">hal-04612277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAPFID: A Fairness-Aware Approach for Protected Features and Imbalanced Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Data driven discovery of systems of ordinary differential equations using nonconvex multitask learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Soubki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-66863-4_5⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112 (5: Special Issue of the ECML PKDD 2022 Journal Track), pp.1523-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-023-06315-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995398v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate modelling for an aircraft dynamic landing loads simulation using an LSTM AutoEncoder-based dimensionality reduction approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FAPFID: A Fairness-Aware Approach for Protected Features and Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginel Dorleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2022.107629⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science book series (LNCS), 13840 (TLDKS), pp.107-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-66863-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840028v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-constrained deep learning forecasting: an application with capacitance resistive model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Yewgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (4), pp.1065-1100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10596-022-10146-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFreeStem : Une méthode de racinisation indépendante de la langue et sans règle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surrogate modelling for an aircraft dynamic landing loads simulation using an LSTM AutoEncoder-based dimensionality reduction approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lazzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasone Garay Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0605⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.107629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2022.107629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121993v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The investigation of an event-based approach to improve commodities supply chain management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RFreeStem : Une méthode de racinisation indépendante de la langue et sans règle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Operations and Production Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14488/BJOPM.2022.005⟩</w:t>
+              <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714377v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'anomalies basée sur la forme dans les données fonctionnelles multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Soubki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, RNTI-B-17, p. 29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRYNT: a tool for prioritization of disease candidates from proteomics data using a combination of shortest-path and random walk algorithms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joost Schanstra</w:t>
+                <w:t xml:space="preserve">The investigation of an event-based approach to improve commodities supply chain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovana Ramalho Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85135-3⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Operations and Production Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14488/BJOPM.2022.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268300v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient querying of multidimensional RDF data with aggregates: Comparing NoSQL, RDF and relational data stores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">PRYNT: a tool for prioritization of disease candidates from proteomics data using a combination of shortest-path and random walk algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buffin-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Schanstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2020.102089⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.5764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85135-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079830v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-based Outlier Detection in Multivariate Functional Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Efficient querying of multidimensional RDF data with aggregates: Comparing NoSQL, RDF and relational data stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 198, pp.1-18. </w:t>
+              <w:t xml:space="preserve">International Journal of Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.102089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2020.105960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2020.102089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960358v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schema-independent Querying for Heterogeneous Collections in NoSQL Document Stores</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Shape-based Outlier Detection in Multivariate Functional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Soubki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2020.105960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976616v1</w:t>
+                <w:t xml:space="preserve">hal-02960358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un Modèle Unifié de Données Entreposées et de Données Ouvertes Liées : Concepts et Expérimentations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Schema-independent Querying for Heterogeneous Collections in NoSQL Document Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 22 (n° 2), pp. 35-67. </w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.48-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.22.2.35-67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809396v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepôts de données orientés documents : cuboïdes étendus - Modèles et cuboïdes NoSQL orientés documents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers un Modèle Unifié de Données Entreposées et de Données Ouvertes Liées : Concepts et Expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/dn.2017.00001⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 22 (n° 2), pp. 35-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.22.2.35-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558102v1</w:t>
+                <w:t xml:space="preserve">hal-01809396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP Analysis Operators for Multi-state Data Warehouses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Entrepôts de données orientés documents : cuboïdes étendus - Modèles et cuboïdes NoSQL orientés documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (4), pp.20-53. </w:t>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (1), pp.9-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJDWM.2016100102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/dn.2017.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303256v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated Multiple Aggregations in Multidimensional Databases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">OLAP Analysis Operators for Multi-state Data Warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.20-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJDWM.2016100102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334717v1</w:t>
+                <w:t xml:space="preserve">hal-04303256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and OLAPing social media : the case of Twitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiated Multiple Aggregations in Multidimensional Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
+                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 21, pp. 20-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518915v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitate effective decision-making by warehousing reduced data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling and OLAPing social media : the case of Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/ijdsst.2015070103⟩</w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (47), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-015-0286-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193310v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional database modelling with differentiated multiple aggregations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Facilitate effective decision-making by warehousing reduced data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Atigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 23 (n° 4), pp. 437-459. </w:t>
+              <w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.36-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12460125.2014.934125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/ijdsst.2015070103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153718v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégations multiples différenciées dans les bases de données multidimensionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Multidimensional database modelling with differentiated multiple aggregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (2), pp.75-101. </w:t>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 23 (n° 4), pp. 437-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.18.2.75-102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12460125.2014.934125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466937v1</w:t>
+                <w:t xml:space="preserve">hal-01153718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agrégations multiples différenciées dans les bases de données multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (2), pp.75-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.18.2.75-102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse multigraduelle OLAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, E-15, pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3382,4156 +3516,4156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVADISE: COVer based Anomaly Detection in multi-variate tIme SEries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Peninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gouaichault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies par partitionnement des séries temporelles multi-variées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Robust Clustered Federated Learning Approach for Non-IID Data with Quantity Skew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM '25: The 34th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Seoul Republic of Korea, South Korea. pp.149-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746252.3761216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264756v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XStacking: Explanation-Guided Stacked Ensemble Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Détection d'anomalies par partitionnement des séries temporelles multi-variées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - ECMLPKDD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France. pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250779v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Clustered Federated Learning Approach for Non-IID Data with Quantity Skew</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">XStacking: Explanation-Guided Stacked Ensemble Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayah Barhrhouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM '25: The 34th ACM International Conference on Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - ECMLPKDD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295602v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node2Vec Stability: Preliminary Study to Ensure the Compatibility of Embeddings with Incremental Data Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Model and Data Engineering (MEDI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sousse, Tunisia. pp.79-88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55729-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evaluation of Clustered Federated Learning Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El-Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Peninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd IEEE International Conference on Federated Learning Technologies and Applications (FLTA24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity Measures Recommendation for Mixed Data Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Scientific and Statistical Database Management (SSDBM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3676288.3676302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDAGEmb : An Incremental Data Alignment Based on Graph Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Conference on Big Data Analytics and Knowledge Discovery (DAWAK 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Models and Framework for Querying Distributed Data Across Polystores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa El Ahdab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Research Challenges in Information Science (RCIS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Guimaraes, Portugal. pp.3-18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59465-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Regional Explanations with Validity Domains for Local Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Big Data Analytics and Knowledge Discovery (Dawak 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Naples, Italy. pp.147-161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-68323-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding-based data matching for disparate data sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Kired</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Conference on Big Data Analytics and Knowledge Discovery (DAWAK 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Naples, Italy. pp.66-71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-68323-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogation de Polystores hétérogènes multi-modèles à partir de Modèles Unifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa El Ahdab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42 ème congrès INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) - INFORSID 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire lorrain de Recherche en Informatique et ses Applications (LORIA) - Université de Lorraine, May 2024, Nancy, France. http://inforsid.fr/actes_conference.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un clustering interactif assisté par l'explicabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hocine Cherifi, Jan 2024, Dijon, France. pp.287-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignement incrémental des données dans des environnements dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41éme Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d’informatique L3i de La Rochelle Université, May 2023, La Rochelle, France. pp.177-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified views for querying heterogeneous multi-model polystores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa El Ahdab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.319--324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39831-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOMATO : results of the 2023 OAEI evaluation campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Workshop on Ontology Matching (OM 2023) co-located with ISWC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.191--199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Apport Mutuel de la Combinaison des Tâches d'Interconnexion de Données et d'Alignement d'Ontologies pour l'Alignement Expressif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Khadija Jradeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ plateforme PFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Aware Recommender Systems: Aggregation-Based Dimensionality Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Research Challenges in Information Science, RCIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Corfou, Greece. pp.360-377, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33080-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoXAI: Un cadre pour sélectionner automatiquement la solution d'XAI la plus adaptée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances (EGC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.491--498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polystore Querying System applied to heterogeneous and horizontally distributed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa El Ahdab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Database and Expert Systems Applications (DEXA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.437 - 442, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39847-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoXAI: A Framework to Automatically Select the Most Adapted XAI Solution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automatic Machine Learning-based OLAP Measure Detection for Tabular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st ACM International Conference on Information and Knowledge Management (CIKM 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3511808.3557247⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.173-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12670-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854778v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Machine Learning-based OLAP Measure Detection for Tabular Data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of similarity measures on clustering mixed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12670-3_15⟩</w:t>
+              <w:t xml:space="preserve">34th International Conference on Scientific and Statistical Database Management (SSDBM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3538712.3538742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668454v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of similarity measures on clustering mixed data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">AutoXAI: A Framework to Automatically Select the Most Adapted XAI Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Scientific and Statistical Database Management (SSDBM 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3538712.3538742⟩</w:t>
+              <w:t xml:space="preserve">31st ACM International Conference on Information and Knowledge Management (CIKM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Atlanta GA, United States. pp.315-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3511808.3557247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711360v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alignement des schémas hétérogènes : approche basée sur des embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass El Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée inter-associations EGC/Inforsid : Les sciences des données dans les systèmes d’information (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Selection Under Fairness and Performance Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginel Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vienne, Austria. pp.125-130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-12670-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOMATO : results of the 2022 OAEI evaluation campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Ontology Matching (OM 2022) co-located with ISWC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hangzhou, China. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional Data KNN-Based Imputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Advances in Databases and Information Systems (ADBIS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.315-329, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15740-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinations of Content Representation Models for Event Detection on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Research Challenges in Information Science (RCIS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://link.springer.com/chapter/10.1007/978-3-031-05760-1_42, May 2022, Barcelone, Spain. pp.670-677, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05760-1_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Redundancy Analysis Based on Features Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginel Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Data Science and Information Technology (DSIT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society for Applied Computing (ISAC), Jul 2021, Shangai (virtual), China. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3478905.3479002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFreeStem, a stemmer for Malagasy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Early Detection of Atmospheric Turbulence for Civil Aircraft: A Data Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications (CORIA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Data Mining Workshops (ICDM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Auckland (virtual), New Zealand. pp.1087-1093, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/coria.2021.court_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447747v1</w:t>
+                <w:t xml:space="preserve">hal-03556954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of Atmospheric Turbulence for Civil Aircraft: A Data Driven Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
+                <w:t xml:space="preserve">Human-Interpretable Rules for Anomaly Detection in Time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Data Mining Workshops (ICDM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Extending Database Technology (EDBT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cyprus, Mar 2021, Nicosia (virtual), Cyprus. pp.457-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2021.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03556954v1</w:t>
+                <w:t xml:space="preserve">hal-03205628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Interpretable Rules for Anomaly Detection in Time-series</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">RFreeStem, a stemmer for Malagasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Extending Database Technology (EDBT 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications (CORIA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Apr 2021, Grenoble (virtuel), France. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2021.court_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5441/002/edbt.2021.51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03205628v1</w:t>
+                <w:t xml:space="preserve">hal-04447747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Accurate Clustering Approach for Detecting Different Densities in High Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Big Data Analytics and Knowledge Discovery (DaWak 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, France. pp.167-179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'influence des représentations textuelles sur la détection d'évènements non supervisée dans des flux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIXème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dijon (virtuel), France. pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Data Imputation in Data Warehouse Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7540,3625 +7674,3625 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Abdelhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Database and Expert Systems Applications (DEXA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Linz, Austria. pp.237-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86472-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automatic Schema-Instance Approach for Merging Multidimensional Data Warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Database Engineering &amp; Applications Symposium (IDEAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Montreal, Canada. pp.232-241, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3472163.3472268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFreeStem un raciniseur pour le malgache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Coustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Grenoble, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain-Based Federated Learning in Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Biotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence in Medicine (AIME 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Minneapolis, United States. pp.214-224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-59137-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRP: A Pattern-based Anomaly Detection in Time-series</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Event detection and time series alignment to improve stock market forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Samatan, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781477v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECWA: Density-Based Clustering using Wasserstein Distance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CoRP: A Pattern-based Anomaly Detection in Time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM International Conference on Information and Knowledge Management (CIKM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Héraklion, Crête, Greece. pp.424-442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-40783-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3340531.3412125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080499v1</w:t>
+                <w:t xml:space="preserve">hal-02781477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Integration Issues of Tabular Data for On-Line Analysis Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">DECWA: Density-Based Clustering using Wasserstein Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e journées EDA Business Intelligence &amp; Big Data (EDA 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th ACM International Conference on Information and Knowledge Management (CIKM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Event, Ireland. pp.2005-2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3340531.3412125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889486v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METING: A Robust Log Parser Based on Frequent n-Gram Mining</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automatic Integration Issues of Tabular Data for On-Line Analysis Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Baril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16e journées EDA Business Intelligence &amp; Big Data (EDA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117077v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain-Based Personal Health Records for Patients’ Empowerment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">METING: A Robust Log Parser Based on Frequent n-Gram Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Research Challenges in Information Science (RCIS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Beijing, China. pp.84-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50316-1_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080487v1</w:t>
+                <w:t xml:space="preserve">hal-03117077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-CRM: A New Deep Learning Approach For Capacitance Resistive Models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blockchain-Based Personal Health Records for Patients’ Empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMORXVII: 17 th European Conference On The Mathematics Of Oil Recovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Research Challenges in Information Science (RCIS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Limassol, Cyprus. pp.455-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50316-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008325v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event detection and time series alignment to improve stock market forecasting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Deep-CRM: A New Deep Learning Approach For Capacitance Resistive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Yewgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Samatan, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">ECMORXVII: 17 th European Conference On The Mathematics Of Oil Recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109875v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Classification Rules for Anomaly Detection in Time-series</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Application Performance Anomaly Detection with LSTM on Temporal Irregularities in Logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Research Challenges in Information Science (RCIS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM '20: The 29th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual Event Ireland, Ireland. pp.1961-1964, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3340531.3412157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02782013v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KD-means: clustering method for massive data based on kd-tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Workshop On Design, Optimization, Languages and Analytical Processing of Big Data - DOLAP 2020 -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and Visual Intelligence for Security Information: The PREVISION H2020 Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t>
+                <w:t xml:space="preserve">Automatic Classification Rules for Anomaly Detection in Time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Md Zia Ullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRCLE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Research Challenges in Information Science (RCIS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877780v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02782013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier detection in multivariate functional data based on a geometric aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Prediction and Visual Intelligence for Security Information: The PREVISION H2020 Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Demestichas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Zia Ullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRCLE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942772v1</w:t>
+                <w:t xml:space="preserve">hal-02877780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Performance Anomaly Detection with LSTM on Temporal Irregularities in Logs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Outlier detection in multivariate functional data based on a geometric aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM '20: The 29th ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3340531.3412157⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.383-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2020.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117074v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFreeStem: A multilanguage rule-free stemmer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">K-means improvement by dynamic pre-aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.12-29</w:t>
+              <w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Heraklion, Crete, Greece. pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891675v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération de k-means par pré-calcul dynamique d'agrégats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">RFreeStem: A multilanguage rule-free stemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Coustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.255-260</w:t>
+              <w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.12-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631234v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performance of querying multidimensional RDF data using aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Accélération de k-means par pré-calcul dynamique d'agrégats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.2275-2284</w:t>
+              <w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (EGC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619438v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Booster le matching holistique : un jeu d'alignement de référence basé sur les cliques relaxés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improving the performance of querying multidimensional RDF data using aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.143</w:t>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.2275-2284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556902v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMap++ results for OAEI 2019: fully automated machine learning approach for ontology matching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Booster le matching holistique : un jeu d'alignement de référence basé sur les cliques relaxés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Ontology Matching co-located with the International Semantic Web Conference (OM@ISWC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.169-174</w:t>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942337v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-means improvement by dynamic pre-aggregates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">POMap++ results for OAEI 2019: fully automated machine learning approach for ontology matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Laadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Heraklion, Crete, Greece. pp.133-140</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Ontology Matching co-located with the International Semantic Web Conference (OM@ISWC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493880v1</w:t>
+                <w:t xml:space="preserve">hal-02942337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern-based Method for Anomaly Detection in Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Enterprise Information Systems (ICEIS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Heraklion, Crète, Greece. pp.104-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning and Local Matching Learning of Large Biomedical Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Laadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGAPP: Special Interest Group on Applied Computing, Apr 2019, Limassol, Cyprus. pp.2285-2292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Imbalanced training Data on Local matching learning of ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Laadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Business Information Systems (BIS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Seville, Spain. pp.162-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode à base de patterns pour la détection d'anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.239-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying heterogeneous document stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Enterprise Information Systems (ICEIS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.58-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying heterogeneous data in graph-oriented NoSQL systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Data Warehousing and Knowledge Discovery (DaWaK 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.289-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Big Data OLAP NoSQL Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaid Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Ubiquitous Networking (UNet 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Hammamet, Tunisia. pp.82-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards schema-independent querying on document data stores</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Boosting Holistic Ontology Matching : an Extended Linear Approach and its Evaluation on Graph Clique-based Relaxed Reference Alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop On Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.1-10</w:t>
+              <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.355-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348159v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du protéome urinaire vers le protéome tissulaire rénal : analyse des réseaux d'interaction protéines-protéines (Genotoul Biostat Bioinfo day, Toulouse, 13/12/18)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joost Schanstra</w:t>
+                <w:t xml:space="preserve">OAEI 2018 results of POMap++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Laadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genotoul Biostat Bioinfo day 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme de Biostatistique- Génopole Toulouse Midi-Pyrénées, France, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.192-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044250v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Time Series Dimensionality Reduction for Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Coustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Soubki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Summer School on Statistics for Data Science (S4D 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Caen, France</w:t>
@@ -11187,77 +11321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Reduction in Multidimensional Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.653-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11282,90 +11416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogation de données structurellement hétérogènes dans les bases de données orientées documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones Extraction et Gestion de Connaissances (EGC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11384,6165 +11518,6165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Holistic Ontology Matching : an Extended Linear Approach and its Evaluation on Graph Clique-based Relaxed Reference Alignments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards schema-independent querying on document data stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Ghozzi Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Péninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management (EKAW 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.355-369</w:t>
+              <w:t xml:space="preserve">20th International Workshop On Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181969v1</w:t>
+                <w:t xml:space="preserve">hal-02348159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OAEI 2018 results of POMap++</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
+                <w:t xml:space="preserve">Du protéome urinaire vers le protéome tissulaire rénal : analyse des réseaux d'interaction protéines-protéines (Genotoul Biostat Bioinfo day, Toulouse, 13/12/18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buffin-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Schanstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.192-196</w:t>
+              <w:t xml:space="preserve">Genotoul Biostat Bioinfo day 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme de Biostatistique- Génopole Toulouse Midi-Pyrénées, France, Dec 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181946v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification multi-labels de données de santé médico-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Ibrahima Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Seminaire Veille Strategique Scientifique et Technologique (VSST 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogation de données hétérogènes dans les systèmes NoSQL orientés graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France. pp.179-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning and Matching Tuning of Large Biomedical Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Laadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryutaro Ichise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.220-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLAP Queries Context-Aware Recommender System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference, DEXA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Regensburg, Germany. pp.127-137, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98812-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BigDimETL with NoSQL Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.798-807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holontology: results of the 2018 OAEI evaluation campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un benchmark enrichi pour l'évaluation des entrepôts de données noSQL volumineuses et variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Francophones sur les Entrepots de Donnees et l'Analyse en ligne (EDA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France. pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POMap: An Effective Pairwise Ontology Matching System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Laadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC3K 2017 : 9th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Funchal, Portugal. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POMap results for OAEI 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Laadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Ontology Matching collocated with the 16th International Semantic Web Conference (OM @ ISWC'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Authoritative Researchers in Digital Libraries using External a Priori Knowledge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New OLAP operators for missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13emes Journees Francophones sur les Entrepots de Donnees et l'Analyse en ligne (EDA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France. pp. 53-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871310v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New OLAP operators for missing data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying Authoritative Researchers in Digital Libraries using External a Priori Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuhiro Takasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13emes Journees Francophones sur les Entrepots de Donnees et l'Analyse en ligne (EDA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.1017-1022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3019612.3019809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809399v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified approach for learning expertise and authority in digital libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsuhiro Takasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Database Systems for Advanced Applications (DASFAA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Suzhou, China. pp. 354-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BigDimETL: ETL for multidimensional Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Application (ISDA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp. 935-944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensible Linear Approach For Holistic Ontology Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Document-oriented data warehouses : complex hierarchies and summarizability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Semantic Web Conference (ISWC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp. 393-410</w:t>
+              <w:t xml:space="preserve">International Symposium on Ubiquitous Networking (UNet 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Casablanca, Morocco. pp.671-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485007v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPHOM results for OAEI 2016</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quality Prediction in Collaborative Platforms: A Generic Approach by Heterogeneous Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Ontology Matching (OM 2016) collocated with the 15th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp. 196-200</w:t>
+              <w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp. 19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445242v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document-oriented data warehouses: models and extended cuboids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Designing Multidimensional Cubes from Warehoused Data and Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International IEEE Conference on Research Challenges in Information Science (RCIS 2016) co-located witht the 34th French Conference INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 13-14</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474901v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Prediction in Collaborative Platforms: A Generic Approach by Heterogeneous Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An Extensible Linear Approach For Holistic Ontology Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp. 19-26</w:t>
+              <w:t xml:space="preserve">15th International Semantic Web Conference (ISWC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp. 393-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690144v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Multidimensional Cubes from Warehoused Data and Linked Open Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">LPHOM results for OAEI 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International IEEE Conference on Research Challenges in Information Science (RCIS 2016) co-located witht the 34th French Conference INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 199-200</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Ontology Matching (OM 2016) collocated with the 15th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp. 196-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474899v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document-oriented data warehouses : complex hierarchies and summarizability.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Document-oriented data warehouses: models and extended cuboids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ubiquitous Networking (UNet 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Casablanca, Morocco. pp.671-683</w:t>
+              <w:t xml:space="preserve">10th International IEEE Conference on Research Challenges in Information Science (RCIS 2016) co-located witht the 34th French Conference INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659006v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document-Oriented Models for Data Warehouses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Enterprise Information Systems (ICEIS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.142-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data et paradigmes NoSQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Veille Stratégique Scientifique et Technologique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIT, Oct 2016, Rabat, Maroc. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la qualité dans les plateformes collaboratives : une approche générique par les graphes hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Francophones Extraction et Gestion de Connaissances (EGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association EGC : Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2016, Reims, France. pp.243--248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of multidimensional databases in column-oriented NoSQL systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Holistic Statistical Open Data Integration Based On Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 9th International Conference on Research Challenges in Information Science (RCIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Athènes, Greece. pp.468-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363342v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Statistical Open Data Integration Based On Integer Linear Programming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Implementation of multidimensional databases in column-oriented NoSQL systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th International Conference on Research Challenges in Information Science (RCIS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp. 79-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295242v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Business Intelligence with Semantic Web: Overview and Challenges</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Implementing Multidimensional Data Warehouses into NoSQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès sur l'INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS 2015) held in conjunction with ENASE 2015 and GISTAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192864v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Multidimensional Databases with Document-Oriented NoSQL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Linear Program For Holistic Matching : Assessment on Schema Matching Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2015) in 26th DEXA Conferences and Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Database and Expert Systems Applications (DEXA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence, Spain. pp.383-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22852-5_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371802v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP4Tweets: Multidimensional Modeling of tweets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measuring Article Quality in Wikipedia using the Collaboration Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste de La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGKDD: Special Interest Group on Knowledge Discovery in Data; IEEE, Aug 2015, Paris, France. pp.464-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2808797.2808895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343054v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepôts de données multidimensionnelles NoSQL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Implementation of Multidimensional Databases with Document-Oriented NoSQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique. pp. 161-176</w:t>
+              <w:t xml:space="preserve">17th International Conference on Big Data Analytics and Knowledge Discovery (DaWaK 2015) in 26th DEXA Conferences and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp. 379-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360873v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Multidimensional Data Warehouses into NoSQL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">OLAP4Tweets: Multidimensional Modeling of tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS 2015) held in conjunction with ENASE 2015 and GISTAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp. 68-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387759v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Program For Holistic Matching : Assessment on Schema Matching Benchmark</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combining Business Intelligence with Semantic Web: Overview and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Database and Expert Systems Applications (DEXA 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33ème Congrès sur l'INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304636v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Article Quality in Wikipedia using the Collaboration Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Entrepôts de données multidimensionnelles NoSQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique. pp. 161-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079360v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation Not Only SQL des bases de données multidimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Seminaire de Veille Strategique, Scientifique et Technologique (VSST 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grenade, Espagne. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based ETL Processes For Warehousing Statistical Open Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Benchmark for OLAP on NoSQL Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th IEEE International Conference on Research Challenges in Information Science (IEEE RCIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Athens, Greece. pp. 480-485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310725v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark for OLAP on NoSQL Technologies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Graph-Based ETL Processes For Warehousing Statistical Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Research Challenges in Information Science (IEEE RCIS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Enterprise Information Systems (ICEIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelona, Spain. pp.271-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005363302710278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375413v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis Framework for Reduced Data Warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgium. pp. 81-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration Holistique des Graphes basée sur la Programmation Linéaire pour l'Entreposage des Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées francophones sur les Entrepôts de Données et l’Analyse en Ligne (EDA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bruxelles, Belgique. pp.113-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les Open Data brutes en graphes enrichis en vue d'une intégration dans les systèmes OLAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLAP of the tweets: From modeling to exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Khrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science - IEEE RCIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateurs OLAP dans les bases de données multidimensionnelles multifonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'intégration multidimensionnelle d'Open Data dans les entrepôts de données</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Problème du démarrage à froid pour les systèmes de recommandation dans les entrepôts de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.101-110</w:t>
+              <w:t xml:space="preserve">31ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083749v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du démarrage à froid pour les systèmes de recommandation dans les entrepôts de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Cold-Start recommender system problem within a multidimensional data warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science - RCIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp. 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669312v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-Start recommender system problem within a multidimensional data warehouse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Schéma multidimensionnel dédié pour l'OLAP des Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science - RCIS 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.111-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148286v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma multidimensionnel dédié pour l'OLAP des Tweets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OLAP in Multifunction Multidimensional Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Ben Kraiem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teste</w:t>
+                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.111-123</w:t>
+              <w:t xml:space="preserve">17th East-European Conference on Advances in Databases and Information Systems (ADBIS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Genoa, Italy. pp. 190-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083755v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLAP in Multifunction Multidimensional Database</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vers l'intégration multidimensionnelle d'Open Data dans les entrepôts de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th East-European Conference on Advances in Databases and Information Systems (ADBIS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Genoa, Italy. pp. 190-203</w:t>
+              <w:t xml:space="preserve">9èmes Journées Francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Blois, France. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228753v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation de Systèmes OLAP Annotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France. pp.20-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la Structure Complexe des Faits et des Mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estella Annoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.231-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation de bases de données multidimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.231-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algèbre OLAP et langage graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie. pp.1039-1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Développement des Systèmes d'Information Décisionnels : Roue de Deming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estella Annoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision - INFORSID'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie. pp.657-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes pour modèle et langage multidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de données avancées 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.383-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Conceptual Multidimensional Design in Decision Support Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th East-European Conference on Advances in Databases and Information Systems - ADBIS'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Vilnius, Lithuania. pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et manipulation de données historisées et archivées dans un entrepôt orienté objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de données avancées 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Agadir, Maroc. pp.243-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et extraction de données pour un entrepôt objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Bases de Données Avancées (BDA 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Blois, France. pp.119-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'entrepôts de données complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès INFormatique des ORganisations et Systèmes d'Information et de Décision - INFORSID'00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Lyon, France. pp.229-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction graphique d'entrepôts et de magasins de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision - INFORSID'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, La Garde, France. pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17552,267 +17686,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des données dans les systèmes d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teste; Olivier; Dir. de publication. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (1 Janvier-Février 2018), 110 p., 2018, Revue des Sciences et Technologies de l'Information, série Ingénierie des Systèmes d'Information (RSTI série ISI), 978-2746248564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées dans l'exploitation des grandes collections de documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. de la publication : Teste, Olivier. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (1-2 : janvier-Août 2018), 114 p., 2018, Document numérique - RSTI : Revue des Sciences et Technologies de l'Information, série Document Numérique, 978-2746248731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADOC, Variété des données SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01968361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17822,530 +17956,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schema-Independent Querying and Manipulation for Heterogeneous Collections in NoSQL Document Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Hamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Péninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hammoudi; Slimane and Smialek; Michal and Camp; Olivier and Filipe; Joaquim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEIS 2018: International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 363, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.324--349, 2019, Lecture Notes in Business Information Processing book series (LNBIP), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26169-6_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Based Features for Predicting the Quality of Articles in Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste De La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kawash, Jalal; Agarwal, Nitin; Özyer, Tansel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prediction and Inference from Social Networks and Social Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115--140, 2017, Lecture Notes in Social Networks book series (LNSN), 978-3-319-51048-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51049-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Content-Driven ETL Processes for Open Data (ADBIS 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bassiliades, Nick; Ivanovic, Mirjana; Kon-Popovska, Margita; Palpanas, Themis; Trajcevski, Goce. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Database and Information Systems II : Selected papers of the 18th East European Conference on Advances in Databases and Information Systems and Associated Satellite Events, ADBIS 2014 Ohrid, Macedonia, September 7-10, 2014 - Proceedings II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 312 (II), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29--40, 2015, Advances in Intelligent Systems and Computing book series (AISC), 978-3-319-10518-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10518-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de données réparties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tuffery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zurfluh, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traités des Techniques de l'Ingénieur : Technologies de l'information- Technologies logicielles, Architectures des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réf : H3850 v2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1--19, 2014, Technologies de l'information | Technologies logiciellesArchitectures des systèmes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18355,100 +18489,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et manipulation d'entrepôts de données complexes et historisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Paul Sabatier - Toulouse III, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00088986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18458,105 +18592,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et manipulation des systèmes OLAP : de l'intégration des documents à l'usager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Base de données [cs.DB]. Université de toulouse, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00479460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18703,51 +18837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05196072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brodeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chekroun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blase" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05091439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Kired" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92471-2_5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El-Malki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-024-01052-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0391" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Haddadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Allaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Haddadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56294/dm2024219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lejeune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soubki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06315-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03995398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginel Dorleon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03840028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colombo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasone Garay Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Lapeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2022.107629" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yewgat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lapeyre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10146-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cousti&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0605" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Ramalho Sena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chemli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14488/BJOPM.2022.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soubki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buffin-Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Schanstra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85135-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2020.102089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105960" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Hamadou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ghozzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.04.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.2.35-67" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Malki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2016100102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zurfluh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Kraiem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Feki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Khrouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0286-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdsst.2015070103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.934125" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.2.75-102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A0356DEA94D50F3EB9120A44C1EB4074F3676FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peninou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ben Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55729-3_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741739v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288.3676302" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Ahdab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cugny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68323-7_12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68323-7_5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996033v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mokhtari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04276653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_29" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Khadija Jradeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_22" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04276556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39847-6_35" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557247" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Yang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelhedi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_15" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03711360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3538712.3538742" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04211235v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03993007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_23" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714365v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gitto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_42" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478905.3479002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonirina Andriamihasinoro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_22" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00142" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03205628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Kraiem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.51" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_16" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_22" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265061v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472268" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03360868v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_20" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40783-4_20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412125" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889486v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50316-1_27" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008325v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109875v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080514v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Demestichas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942772v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.38" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117074v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412157" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631234v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619438v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556902v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laadhar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ghozzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493880v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493876v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559781v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279379v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Sabir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348159v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ghozzi Jedidi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044250v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Klein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181969v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ibrahima Diop" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635372v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Ichise" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179344v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98812-2_9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635359v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Mallek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181972v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709125v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste De La Robertie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Takasu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019809" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740014v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782548v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690144v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474899v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659006v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659016v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165002v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155050v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363342v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128908" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192864v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371802v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343054v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387759v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304636v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_33" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079360v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste de La Robertie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808895" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375419v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310725v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005363302710278" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375413v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360874v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301308v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110098v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147236v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083744v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669312v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148286v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577714" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083755v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479512v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Jerbi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pujolle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479510v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estella Annoni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479506v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479499v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479503v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479465v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479493v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-23-n-1-janvier-fevrier-2018/teste/descriptif-9782746248564" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023432v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/documentation/avancees-dans-l-exploitation-de-grandes-collections-de-documents/teste/descriptif-9782746248731" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968361v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012556v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-26169-6_16" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26169-6_16" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109280v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51049-1_6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51049-1_6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190204v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-10518-5_3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10518-5_3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224139v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tuffery" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/technologies-de-l-information-th9/bases-de-donnees-42309210/bases-de-donnees-reparties-h3850/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00088986v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00479460v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Haddadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Allaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Haddadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05196072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brodeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chekroun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blase" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05091439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Kired" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92471-2_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El-Malki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-024-01052-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56294/dm2024219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lejeune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soubki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06315-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03995398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginel Dorleon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yewgat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lapeyre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10146-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03840028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Colombo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasone Garay Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Lapeyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2022.107629" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cousti&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soubki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Ramalho Sena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chemli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14488/BJOPM.2022.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buffin-Meyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Schanstra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85135-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2020.102089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105960" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Hamadou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ghozzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.04.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.2.35-67" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Malki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2016100102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zurfluh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Kraiem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Feki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Khrouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0286-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Atigui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdsst.2015070103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.934125" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.2.75-102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A0356DEA94D50F3EB9120A44C1EB4074F3676FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peninou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ben Ali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761216" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612268v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55729-3_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741739v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288.3676302" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Ahdab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59465-6_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cugny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68323-7_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68323-7_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mokhtari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04276653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Khadija Jradeh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258658v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04276556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39847-6_35" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Yang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelhedi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_15" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03711360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3538712.3538742" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854778v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557247" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04211235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03993007v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_23" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gitto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_42" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478905.3479002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00142" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03205628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Kraiem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2021.51" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonirina Andriamihasinoro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_22" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265060v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472163.3472268" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03360868v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109875v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40783-4_20" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080499v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412125" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889486v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50316-1_27" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117074v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412157" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02782013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877780v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Demestichas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942772v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.38" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493880v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556902v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942337v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laadhar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ghozzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486113v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891687v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559781v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279379v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Sabir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181969v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181946v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348159v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Ghozzi Jedidi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044250v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Klein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289949v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ibrahima Diop" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635372v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181942v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Ichise" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179344v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98812-2_9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635359v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Mallek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885343v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809399v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871310v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste De La Robertie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Takasu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019809" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740014v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659006v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690144v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474899v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445242v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659016v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165002v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155050v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128908" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387759v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_33" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079360v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste de La Robertie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808895" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371802v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343054v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192864v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360873v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375419v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375413v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310725v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005363302710278" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360874v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110098v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147236v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669312v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148286v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577714" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083755v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228753v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083749v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479512v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Jerbi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pujolle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479510v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estella Annoni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479506v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479499v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479503v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479851v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479464v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479463v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479493v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479486v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023431v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-23-n-1-janvier-fevrier-2018/teste/descriptif-9782746248564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023432v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/documentation/avancees-dans-l-exploitation-de-grandes-collections-de-documents/teste/descriptif-9782746248731" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968361v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012556v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-26169-6_16" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26169-6_16" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109280v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51049-1_6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51049-1_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-10518-5_3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10518-5_3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224139v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tuffery" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/technologies-de-l-information-th9/bases-de-donnees-42309210/bases-de-donnees-reparties-h3850/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00088986v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00479460v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>