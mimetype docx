--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -351,390 +351,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Experts for Image Classification: What's the Sweet Spot?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Log-normal Mutations and their Use in Detecting Surreptitious Fake Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Labiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bäck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Zameshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329451v1</w:t>
+                <w:t xml:space="preserve">hal-04710415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing With Low Budgets: A Comparison On the Black-Box Optimization Benchmarking Suite and OpenAI Gym</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Raponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Carraz Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Doerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (1), pp.91 - 101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEVC.2023.3346788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Log-normal Mutations and their Use in Detecting Surreptitious Fake Images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixture of Experts for Image Classification: What's the Sweet Spot?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710415v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A newcomer's guide to deep learning for inverse design in nano-photonics</w:t>
               </w:r>
@@ -917,533 +917,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black-Box Optimization Revisited: Improving Algorithm Selection Wizards through Massive Benchmarking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete global optimization algorithms for the inverse design of silicon photonics devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEVC.2021.3108185⟩</w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 52, pp.101072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2022.101072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154019v1</w:t>
+                <w:t xml:space="preserve">hal-03785926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete global optimization algorithms for the inverse design of silicon photonics devices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Black-Box Optimization Revisited: Improving Algorithm Selection Wizards through Massive Benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herilalaina Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pak Kan Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 52, pp.101072. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.490-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2022.101072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEVC.2021.3108185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785926v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and fabrication of antireflective coating for photovoltaics based on a photonic-crystal concept and generated by evolutionary optimization</w:t>
+                <w:t xml:space="preserve">Nevergrad: black-box optimization platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Juillet</w:t>
+                <w:t xml:space="preserve">Carole Doerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ibrahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Aliou Barry</w:t>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.125135⟩</w:t>
+              <w:t xml:space="preserve">ACM SIGEVOlution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3460310.3460312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172152v1</w:t>
+                <w:t xml:space="preserve">hal-03464208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevergrad: black-box optimization platform</w:t>
+                <w:t xml:space="preserve">Analysis and fabrication of antireflective coating for photovoltaics based on a photonic-crystal concept and generated by evolutionary optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Doerr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rapin</w:t>
+                <w:t xml:space="preserve">Vincent Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Mamadou Aliou Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGEVOlution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (1), pp.8-15. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (12), pp.125135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3460310.3460312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.125135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464208v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygames: Improved Zero Learning</w:t>
               </w:r>
@@ -1652,564 +1652,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Zero-Sum Games as Stable Functional Feature Selection</w:t>
+                <w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozière Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134683⟩</w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-015-9486-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223887v1</w:t>
+                <w:t xml:space="preserve">hal-01223113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of runtime of optimization algorithms for noisy functions over discrete codomains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse Zero-Sum Games as Stable Functional Feature Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youhei Akimoto</w:t>
+                <w:t xml:space="preserve">Salwa Rizkalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Astete-Morales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+                <w:t xml:space="preserve">Karine Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.04.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0134683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194556v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T2FS-based Adaptive Linguistic Assessment System for Semantic Analysis and Human Performance Evaluation on Game of Go</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of runtime of optimization algorithms for noisy functions over discrete codomains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei-Hui Wang</w:t>
+                <w:t xml:space="preserve">Youhei Akimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng-Jhen Wu</w:t>
+                <w:t xml:space="preserve">Sandra Astete-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2014.2312989⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 605, pp.42:50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059822v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T2FS-based Adaptive Linguistic Assessment System for Semantic Analysis and Human Performance Evaluation on Game of Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
+                <w:t xml:space="preserve">Mei-Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jialin Liu</w:t>
+                <w:t xml:space="preserve">Meng-Jhen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozière Baptiste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-30. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.400-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10472-015-9486-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2014.2312989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223113v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and Cumulative Regret for Continuous Noisy Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Astete-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2509,1361 +2509,1361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grand Challenge of Computer Go: Monte Carlo Tree Search and Extensions</w:t>
+                <w:t xml:space="preserve">Evolutionary Optimization of Low-Discrepancy Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+                <w:t xml:space="preserve">François-Michel De Rainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Christian Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levente Kocsis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the ACM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (3), pp.106-113</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.9:1-9:25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695370v3</w:t>
+                <w:t xml:space="preserve">hal-00758158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Optimization of Low-Discrepancy Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic fuzzy markup language for game of NoGo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Michel De Rainville</w:t>
+                <w:t xml:space="preserve">Yu-Jen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gagné</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heni Hagras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng-Jhen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (2), pp.9:1-9:25</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.64-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758158v1</w:t>
+                <w:t xml:space="preserve">hal-00766773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic fuzzy markup language for game of NoGo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Computational Intelligence Meets the Game of Go @ IEEE WCCI 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Shing Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei-Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34, pp.64-80</w:t>
+              <w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766773v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Intelligence Meets the Game of Go @ IEEE WCCI 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+                <w:t xml:space="preserve">The Frontier of Decidability in Partially Observable Recursive Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.10-12</w:t>
+              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special Issue on "Frontier between Decidability and Undecidability", 23 (7), pp.1439-1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744982v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Frontier of Decidability in Partially Observable Recursive Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Grand Challenge of Computer Go: Monte Carlo Tree Search and Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Auger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Levente Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Special Issue on "Frontier between Decidability and Undecidability", 23 (7), pp.1439-1450</w:t>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (3), pp.106-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710073v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695370v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human vs. Computer Go Competition in FUZZ-IEEE 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE IEEE SSCI 2011 HUMAN VS. COMPUTER-GO COMPETITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Wei Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Yuan Chiu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hassen Doghmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Games Association Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34 (4), pp.243-247</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.106-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ICG-2011-34215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766202v1</w:t>
+                <w:t xml:space="preserve">hal-00766205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE IEEE SSCI 2011 HUMAN VS. COMPUTER-GO COMPETITION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Human vs. Computer Go Competition in FUZZ-IEEE 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Yuan Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Doghmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Shing Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassen Doghmen</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Games Association Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34 (2), pp.106-107. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 34 (4), pp.243-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766205v1</w:t>
+                <w:t xml:space="preserve">hal-00766202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Agents for the Game of Go</w:t>
+                <w:t xml:space="preserve">Current Frontiers in Computer Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Arpad Rimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Shing Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544758v2</w:t>
+                <w:t xml:space="preserve">inria-00544622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Frontiers in Computer Go</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arpad Rimmel</w:t>
+                <w:t xml:space="preserve">Lower Bounds for Comparison Based Evolution Strategies using VC-dimension and Sign Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, in press</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544622v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00452791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Bounds for Comparison Based Evolution Strategies using VC-dimension and Sign Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Game of Go @ IEEE WCCI 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+                <w:t xml:space="preserve">Yuan-Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.6-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCI.2010.938371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00452791v1</w:t>
+                <w:t xml:space="preserve">inria-00632302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Game of Go @ IEEE WCCI 2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Intelligent Agents for the Game of Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Shing Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mei-Hui Wang</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpad Rimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (4), pp.6-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00632302v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9x9 GO AS BLACK WITH KOMI 7.5: AT LAST SOME GAMES WON AGAINST TOP PLAYERS IN THE DISADVANTAGEOUS SITUATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Billouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Shing Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi-Jim Yen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Games Association Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3979,103 +3979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Computational Intelligence of MoGo Revealed in Taiwan's Computer Go Tournaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Shing Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei-Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Rimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
@@ -4143,64 +4143,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
@@ -4229,51 +4229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">comparison-based algorithms are robust and randomized algorithms are anytime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,269 +4387,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00173239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal estimation for Large-Eddy Simulation of turbulence and application to the analysis of subgrid models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moreau</w:t>
+                <w:t xml:space="preserve">Universal Consistency and Bloat in GP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078115v2</w:t>
+                <w:t xml:space="preserve">inria-00112840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Consistency and Bloat in GP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+                <w:t xml:space="preserve">Optimal estimation for Large-Eddy Simulation of turbulence and application to the analysis of subgrid models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.105101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2357974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00112840v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Networks: a Non-Frequentist Approach for Parametrization, and a more Accurate Structural Complexity Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5093,269 +5093,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfying solutions to inverse design problems in photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bennet</w:t>
+                <w:t xml:space="preserve">Multi-Objective Genetic Programming for Explainable Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ferreira Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROGP 2022 - 25th European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madrid, Spain. pp.278-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-02056-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283906v1</w:t>
+                <w:t xml:space="preserve">hal-03886307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Genetic Programming for Explainable Reinforcement Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathurin Videau</w:t>
+                <w:t xml:space="preserve">Satisfying solutions to inverse design problems in photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vage Karakhanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Ferreira Leite</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGP 2022 - 25th European Conference on Genetic Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NANOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886307v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Nevergrad's Algorithm Selection Wizard NGOpt through Automated Algorithm Configuration</w:t>
               </w:r>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Nikolikj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gjorgjina Cenikj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Zameshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic convergence rates for averaging strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Legheraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,9174 +5720,9118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Parallel Hyperparameter Search: Reshaped Space-Filling</w:t>
+                <w:t xml:space="preserve">EvolGAN: Evolutionary Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L Cauwet</w:t>
+                <w:t xml:space="preserve">Baptiste Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Couprie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Rapin</w:t>
+                <w:t xml:space="preserve">Hanhe Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Virtual Event, France</w:t>
+              <w:t xml:space="preserve">15th Asian Conference on Computer Vision (ACCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091435v1</w:t>
+                <w:t xml:space="preserve">hal-03091443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance Reduction for Better Sampling in Continuous Domains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Versatile black-box optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVI (PPSN 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58112-1_11⟩</w:t>
+              <w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Cancún Mexico, France. pp.620-628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377930.3389838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935395v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile black-box optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moreau</w:t>
+                <w:t xml:space="preserve">Fully Parallel Hyperparameter Search: Reshaped Space-Filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Preuss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Roziere</w:t>
+                <w:t xml:space="preserve">Julien Dehos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual Event, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049284v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvolGAN: Evolutionary Generative Adversarial Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Variance Reduction for Better Sampling in Continuous Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Doerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Asian Conference on Computer Vision (ACCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVI (PPSN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.154-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58112-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091443v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Model Predictive Control: A Theoretical and Numerical Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Surprising strategies obtained by stochastic optimization in partially observable games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSCC 2018 - XX Power Systems Computation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEC 2018 - IEEE Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2018.8477919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701623v1</w:t>
+                <w:t xml:space="preserve">hal-01829721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surprising strategies obtained by stochastic optimization in partially observable games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Direct Model Predictive Control: A Theoretical and Numerical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Decock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEC 2018 - IEEE Congress on Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PSCC 2018 - XX Power Systems Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829721v1</w:t>
+                <w:t xml:space="preserve">hal-01701623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QR mutations improve many evolution strategies -a lot on highly multimodal problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Analysis of Different Types of Regret in Continuous Noisy Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Astete-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference (GECCO 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Denver, United States. pp.205-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406727v1</w:t>
+                <w:t xml:space="preserve">hal-01347814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Different Types of Regret in Continuous Noisy Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
+                <w:t xml:space="preserve">Learning opening books in partially observable games: using random seeds in Phantom Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Denver, United States. pp.205-212</w:t>
+              <w:t xml:space="preserve">CIG 2016 - Computer intelligence and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece. pp.55-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347814v2</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning opening books in partially observable games: using random seeds in Phantom Go</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Multivariate bias reduction in capacity expansion planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIG 2016 - Computer intelligence and Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece. pp.55-61</w:t>
+              <w:t xml:space="preserve">19th Power Systems Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413229v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate bias reduction in capacity expansion planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Noisy Optimization: Fast Convergence Rates with Comparison-Based Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Power Systems Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Denver, United States. pp.1101-1106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306643v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy Optimization: Fast Convergence Rates with Comparison-Based Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
+                <w:t xml:space="preserve">QR mutations improve many evolution strategies -a lot on highly multimodal problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference (GECCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Denver, United States. pp.35-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306636v2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash Reweighting of Monte Carlo Simulations: Tsumego</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel Evolutionary Algorithms Performing Pairwise Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Yuan Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L. St-Pierre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kuo-Min Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foundations of Genetic Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aberythswyth, United Kingdom. pp.99-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245520v1</w:t>
+                <w:t xml:space="preserve">hal-01077626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Evolution for Strongly Noisy Optimization: Use 1.01$^n$ Resamplings at Iteration n and Reach the -1/2 Slope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Go Complexities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Computer Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Leiden, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27992-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120892v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution Strategies with Additive Noise: A Convergence Rate Lower Bound</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential evolution for strongly noisy optimization: Use 1.01n resamplings at iteration n and reach the − 1/2 slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Yuan Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Nung Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsang-Cheng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Genetic Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.338 - 345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2015.7256911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077625v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the codimension of the set of optima: large scale optimisation with few relevant variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berthier</w:t>
+                <w:t xml:space="preserve">Evolutionary Cutting Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Decock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France. To appear</w:t>
+              <w:t xml:space="preserve">Artificial Evolution (EA2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194519v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Go Complexities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+                <w:t xml:space="preserve">Item response theory with fuzzy markup language for parameter estimation and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Mei-Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Shiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computer Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-27992-3_8⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256660v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential evolution for strongly noisy optimization: Use 1.01n resamplings at iteration n and reach the − 1/2 slope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Depth, balancing, and limits of the Elo model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua-Min Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Hsuan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245526v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Evolutionary Algorithms Performing Pairwise Comparisons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Evolution Strategies with Additive Noise: A Convergence Rate Lower Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Astete-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Genetic Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Aberythswyth, United Kingdom. pp.99-113</w:t>
+              <w:t xml:space="preserve">, 2015, Aberythswyth, United Kingdom. pp.76--84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077626v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Cutting Planes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
+                <w:t xml:space="preserve">On the codimension of the set of optima: large scale optimisation with few relevant variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution (EA2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Artificial Evolution 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. To appear</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194540v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Item response theory with fuzzy markup language for parameter estimation and validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+                <w:t xml:space="preserve">Combining policies: the best of human expertise and neurocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Couëtoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Evolution 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. To appear</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01245695v1</w:t>
+                <w:t xml:space="preserve">hal-01194516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth, balancing, and limits of the Elo model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
+                <w:t xml:space="preserve">The Rectangular Seeds of Domineering, Atari-Go and Breakthrough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Conference on Computational Intelligence and Games (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan. pp.530 - 531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIG.2015.7317904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223116v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining policies: the best of human expertise and neurocontrol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-random numbers improve the CMA-ES on the BBOB testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France. To appear</w:t>
+              <w:t xml:space="preserve">Artificial Evolution (EA2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194516v1</w:t>
+                <w:t xml:space="preserve">hal-01194542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rectangular Seeds of Domineering, Atari-Go and Breakthrough</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Variance Reduction in Population-Based Optimization: Application to Unit Commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joseph Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Decock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Conference on Computational Intelligence and Games (CIG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Artificial Evolution (EA2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245531v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-random numbers improve the CMA-ES on the BBOB testbed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sieves method in fuzzy control: logarithmically increase the number of rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution (EA2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France. pp.13</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194542v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance Reduction in Population-Based Optimization: Application to Unit Commitment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Differential Evolution for Strongly Noisy Optimization: Use 1.01$^n$ Resamplings at Iteration n and Reach the -1/2 Slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Yuan Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Nung Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsang-Cheng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution (EA2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194510v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieves method in fuzzy control: logarithmically increase the number of rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berthier</w:t>
+                <w:t xml:space="preserve">Nash Reweighting of Monte Carlo Simulations: Tsumego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. St-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (IEEE CEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sendai, Japan. pp.1458 - 1465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2015.7257060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215806v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematically derived number of resamplings for noisy optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization: Compare Solvers Early</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion - Genetic and Evolutionary Computation Conference (GECCO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.61-62</w:t>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979442v1</w:t>
+                <w:t xml:space="preserve">hal-00926638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Binary Zero-Sum Games</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Nash and the Bandit Approach for Adversarial Portfolios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIG 2014 - Computational Intelligence in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2014, Dortmund, Germany. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIG.2014.6932897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077627v1</w:t>
+                <w:t xml:space="preserve">hal-01077628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Log-log Convergence for Noisy Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jialin Liu</w:t>
+                <w:t xml:space="preserve">Sharing Information in Adversarial Bandit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Algorithms 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp.16 - 28, </w:t>
+              <w:t xml:space="preserve">EvoGames 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Granada, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11683-9_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45523-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107772v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Information in Adversarial Bandit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Log-log Convergence for Noisy Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cecilia Astete-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoGames 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-45523-4_32⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Algorithms 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp.16 - 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11683-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116716v1</w:t>
+                <w:t xml:space="preserve">hal-01107772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm Portfolios for Noisy Optimization: Compare Solvers Early</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jialin Liu</w:t>
+                <w:t xml:space="preserve">Direct model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joseph Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Florida, United States</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926638v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash and the Bandit Approach for Adversarial Portfolios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Meta online learning: experiments on a unit commitment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIG 2014 - Computational Intelligence in Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIG.2014.6932897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01077628v1</w:t>
+                <w:t xml:space="preserve">hal-00973397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct model predictive control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Decock</w:t>
+                <w:t xml:space="preserve">A mathematically derived number of resamplings for noisy optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Companion - Genetic and Evolutionary Computation Conference (GECCO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958192v1</w:t>
+                <w:t xml:space="preserve">hal-00979442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta online learning: experiments on a unit commitment problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Sparse Binary Zero-Sum Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Asian Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ho-Chi-Minh-Ville, Vietnam. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973397v1</w:t>
+                <w:t xml:space="preserve">hal-01077627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Upper Confidence Trees with Polynomial Exploration - Consistency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Couetoux</w:t>
+                <w:t xml:space="preserve">Exploration vs Exploitation vs Safety: Risk-averse Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKKD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.194-209</w:t>
+              <w:t xml:space="preserve">Asian Conference on Machine Learning 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Canberra, Australia. pp.245-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835352v1</w:t>
+                <w:t xml:space="preserve">hal-00924062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Convergence of Evolution Strategies with Derandomized Sampling Beyond Quasi-Convex Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EA - 11th Biennal International Conference on Artificial Evolution - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration vs Exploitation vs Safety: Risk-averse Multi-Armed Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Noisy optimization convergence rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Astete Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Machine Learning 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the fifteenth annual conference companion on Genetic and evolutionary computation conference companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.223--224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2464576.2464687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924062v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy optimization convergence rates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jialin Liu</w:t>
+                <w:t xml:space="preserve">Noisy Optimization Complexity Under Locality Assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the fifteenth annual conference companion on Genetic and evolutionary computation conference companion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FOGA - Foundations of Genetic Algorithms XII - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Adelaide, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2464576.2464687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863584v1</w:t>
+                <w:t xml:space="preserve">hal-00755663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy Optimization Complexity Under Locality Assumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Decock</w:t>
+                <w:t xml:space="preserve">Continuous Upper Confidence Trees with Polynomial Exploration - Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Couetoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOGA - Foundations of Genetic Algorithms XII - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">ECML/PKKD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.194-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755663v1</w:t>
+                <w:t xml:space="preserve">hal-00835352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Myopic Optimization and Tree Search: Application to MineSweeper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Optimistic Heuristics for MineSweeper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woanting Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION6, Learning and Intelligent Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICS - International Computer Symposium - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Hualien, Taiwan. pp.199-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35452-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712417v2</w:t>
+                <w:t xml:space="preserve">hal-00750577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple Tsumego Generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategic Choices: Small Budgets and Simple Regret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Wei Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-Chiang Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Kanagawa, Japan</w:t>
+              <w:t xml:space="preserve">TAAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hualien, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766190v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the exploration in Upper Confidence Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Doghmen</w:t>
+                <w:t xml:space="preserve">Towards a solution of 7x7 Go with Meta-MCTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Wei Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Wen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference LION 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Advances in Computer Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tilburg, Netherlands. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745208v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Choices: Small Budgets and Simple Regret</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Improving the exploration in Upper Confidence Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Couetoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Doghmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hualien, Taiwan</w:t>
+              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference LION 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753145v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a solution of 7x7 Go with Meta-MCTS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Learning a Move-Generator for Upper Con dence Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Couetoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Doghmen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computer Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tilburg, Netherlands. pp.12</w:t>
+              <w:t xml:space="preserve">International Computer Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Hualien, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077624v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a Move-Generator for Upper Con dence Trees</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A simple Tsumego Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping-Chiang Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Wei Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Nung Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Hualien, Taiwan</w:t>
+              <w:t xml:space="preserve">GPW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kanagawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759822v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic Heuristics for MineSweeper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Woanting Lin</w:t>
+                <w:t xml:space="preserve">Online Sparse bandit for Card Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Louveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICS - International Computer Symposium - 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Computer Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tilburg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35452-6_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00750577v2</w:t>
+                <w:t xml:space="preserve">hal-01116714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Sparse bandit for Card Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Louveaux</w:t>
+                <w:t xml:space="preserve">Combining Myopic Optimization and Tree Search: Application to MineSweeper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computer Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tilburg, France</w:t>
+              <w:t xml:space="preserve">LION6, Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proc. LION 6, 2012, Paris, France. pp.222-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116714v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Expensive Optimization with Large Noise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Progress Rate in Noisy Genetic Programming for Choosing λ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Genetic Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Austria. pp.TBA</w:t>
+              <w:t xml:space="preserve">Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517157v2</w:t>
+                <w:t xml:space="preserve">inria-00622150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Rapid Action Value Estimates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upper Confidence Trees with Short Term Partial Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Flory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Asian Conference on Machine Learning (ACML2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoGames 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Turino, Italy. pp.153-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20525-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642459v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00585475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rigorous Runtime Analysis for Quasi-Random Restarts and Decreasing Stepsize</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Online Sparse Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Louveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">The 3rd Asian Conference on Machine Learning (ACML2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Taoyuan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00625855v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Upper Con dence Trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Computational and Human Intelligence in Blind Go.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping-Chiang Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Doghmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization: 5th International Conference, LION 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Computational Intelligence and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745206v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00625849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Belief State Estimation, with Application to Mines</w:t>
+                <w:t xml:space="preserve">Monte Carlo Tree Search appliqué à la gestion de stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Couetoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Omont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies and Applications of Artificial Intelligence, International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hsinchu, Taiwan. pp.280-285</w:t>
+              <w:t xml:space="preserve">ROADEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France. N°241, p.I-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712388v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Monte-Carlo Tree Search on a Normal Form Game: NoGo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Q-Learning with Double Progressive Widening : Application to Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-W. Chou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
+                <w:t xml:space="preserve">Mario Milone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoGames 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICONIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, China. pp.103-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00593154v1</w:t>
+                <w:t xml:space="preserve">hal-00624832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Sparse Bandits</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continuous Rapid Action Value Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Couetoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Milone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matyas Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Doghmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd Asian Conference on Machine Learning (ACML2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Taoyuan, Taiwan</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Taoyuan, Taiwan. pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642461v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational and Human Intelligence in Blind Go.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A Rigorous Runtime Analysis for Quasi-Random Restarts and Decreasing Stepsize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence and Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t>
+              <w:t xml:space="preserve">Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00625849v1</w:t>
+                <w:t xml:space="preserve">inria-00625855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Tree Search appliqué à la gestion de stocks</w:t>
+                <w:t xml:space="preserve">Continuous Upper Con dence Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Couetoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, France. N°241, p.I-149</w:t>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization: 5th International Conference, LION 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623668v1</w:t>
+                <w:t xml:space="preserve">hal-00745206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Confidence Trees with Short Term Partial Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent Belief State Estimation, with Application to Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Couetoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Milone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Flory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoGames 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologies and Applications of Artificial Intelligence, International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hsinchu, Taiwan. pp.280-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00585475v2</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning with Double Progressive Widening : Application to Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Revisiting Monte-Carlo Tree Search on a Normal Form Game: NoGo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-W. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Milone</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Jim Yen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONIP 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoGames 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Turino, Italy. pp.73-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20525-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624832v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00593154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress Rate in Noisy Genetic Programming for Choosing λ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison-Based Complexity of Multiobjective Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">GECCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.801-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00622150v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison-Based Complexity of Multiobjective Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Upper Confidence Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Couёtoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.801-806</w:t>
+              <w:t xml:space="preserve">LION'11: Proceedings of the 5th International Conference on Learning and Intelligent OptimizatioN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Italy. pp.TBA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786635v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Upper Confidence Trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Random positions in Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benard Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Mei-Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION'11: Proceedings of the 5th International Conference on Learning and Intelligent OptimizatioN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Italy. pp.TBA</w:t>
+              <w:t xml:space="preserve">Computational Intelligence and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542673v2</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00625815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random positions in Go</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Lemmas on Partial Observation, with Application to Phantom Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00625815v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00625794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemmas on Partial Observation, with Application to Phantom Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Handling Expensive Optimization with Large Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coulom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence and Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Seoul, North Korea</w:t>
+              <w:t xml:space="preserve">Foundations of Genetic Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Austria. pp.TBA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00625794v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Log(lambda) Modifications for Optimal Parallelism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+                <w:t xml:space="preserve">Bandit-Based Genetic Programming with Application to Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving From Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00495087v1</w:t>
+                <w:t xml:space="preserve">hal-01098456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biasing Monte-Carlo Simulations through RAVE Values</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">On the Huge Benefit of Decisive Moves in Monte-Carlo Tree Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Computers and Games 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00485555v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00495078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Modiﬁcations for Automatically Tuned Monte-Carlo Tree Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Doghmen</w:t>
+                <w:t xml:space="preserve">A Principled Method for Exploiting Opening Books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lion4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, venice, Italy. 14 p</w:t>
+              <w:t xml:space="preserve">International Conference on Computers and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437146v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00484043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Noisy Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoStar 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Principled Method for Exploiting Opening Books</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Complexity Bounds for Batch Active Learning in Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers and Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">ECML 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00484043v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Bounds for Batch Active Learning in Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rolet</w:t>
+                <w:t xml:space="preserve">Consistency Modiﬁcations for Automatically Tuned Monte-Carlo Tree Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Doghmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Lion4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, venice, Italy. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533318v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00437146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Huge Benefit of Decisive Moves in Monte-Carlo Tree Search Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Bandit-Based Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">13th European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00495078v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00452887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandit-Based Genetic Programming with Application to Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Teytaud</w:t>
+                <w:t xml:space="preserve">Bandit-based Estimation of Distribution Algorithms for Noisy Optimization: Rigorous Runtime Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Lion4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098456v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00437140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandit-Based Genetic Programming</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scalability and Parallelization of Monte-Carlo Tree Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chaslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Coulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Doghmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Genetic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">The International Conference on Computers and Games 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00452887v2</w:t>
+                <w:t xml:space="preserve">inria-00512854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandit-based Estimation of Distribution Algorithms for Noisy Optimization: Rigorous Runtime Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Parameter Tuning by Simple Regret Algorithms and Multiple Simultaneous Hypothesis Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Coulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lion4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Venice, Italy</w:t>
+              <w:t xml:space="preserve">ICINCO2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, funchal madeira, Portugal. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437140v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00467796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability and Parallelization of Monte-Carlo Tree Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Log(lambda) Modifications for Optimal Parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Computers and Games 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">Parallel Problem Solving From Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00512854v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00495087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Tuning by Simple Regret Algorithms and Multiple Simultaneous Hypothesis Testing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rolet</w:t>
+                <w:t xml:space="preserve">Biasing Monte-Carlo Simulations through RAVE Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpad Rimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Vayssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, funchal madeira, Portugal. pp.10</w:t>
+              <w:t xml:space="preserve">The International Conference on Computers and Games 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00467796v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00485555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Active Learning to Optimality: a Tractable Monte-Carlo, Billiard-based Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Creating an Upper-Conﬁdence-Tree program for Havannah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bled, Slovenia. pp.302-317</w:t>
+              <w:t xml:space="preserve">ACG 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Pamplona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00433866v1</w:t>
+                <w:t xml:space="preserve">inria-00380539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal robust expensive optimization is tractable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Upper Conﬁdence Trees and Billiards for Optimal Active Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecco 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, 2009, Montréal, Canada. 8 p</w:t>
+              <w:t xml:space="preserve">CAP09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00374910v1</w:t>
+                <w:t xml:space="preserve">inria-00369787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why one must use reweighting in Estimation Of Distribution Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">On the huge benefit of quasi-random mutations for multimodal optimization with application to grid-based tuning of neurocontrollers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chaslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ESANN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369780v1</w:t>
+                <w:t xml:space="preserve">inria-00380125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du jeu de Go au Havannah : variantes d'UCT et coups décisifs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grid coevolution for adaptive simulations; application to the building of opening books in the game of Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chaslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpad Rimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">EvoGames</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tuebingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00454541v1</w:t>
+                <w:t xml:space="preserve">inria-00369783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Low-Discrepancy Sequences with an Evolutionary Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Gagné</w:t>
+                <w:t xml:space="preserve">Adding expert knowledge and exploration in Monte-Carlo Tree Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chaslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpad Rimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montréal, Canada. 8 p</w:t>
+              <w:t xml:space="preserve">Advances in Computer Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pamplona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386475v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the huge benefit of quasi-random mutations for multimodal optimization with application to grid-based tuning of neurocontrollers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Optimal robust expensive optimization is tractable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Gecco 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, 2009, Montréal, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00380125v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00374910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid coevolution for adaptive simulations; application to the building of opening books in the game of Go</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why one must use reweighting in Estimation Of Distribution Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoGames</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tuebingen, Germany</w:t>
+              <w:t xml:space="preserve">GECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00369783v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding expert knowledge and exploration in Monte-Carlo Tree Search</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arpad Rimmel</w:t>
+                <w:t xml:space="preserve">Du jeu de Go au Havannah : variantes d'UCT et coups décisifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computer Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Pamplona, Spain</w:t>
+              <w:t xml:space="preserve">RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386477v1</w:t>
+                <w:t xml:space="preserve">inria-00454541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating an Upper-Conﬁdence-Tree program for Havannah</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Optimizing Low-Discrepancy Sequences with an Evolutionary Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel De Rainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACG 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Pamplona, Spain</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montréal, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00380539v1</w:t>
+                <w:t xml:space="preserve">inria-00386475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Conﬁdence Trees and Billiards for Optimal Active Learning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Novel Ontology for Computer Go Knowledge Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Shing Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Mei-Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzung-Pei Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chaslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IEEE FUZZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369787v1</w:t>
+                <w:t xml:space="preserve">inria-00386476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Ontology for Computer Go Knowledge Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+                <w:t xml:space="preserve">A Statistical Learning Perspective of Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Amil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE FUZZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">EuroGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tuebingen, Germany. pp.327-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386476v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Learning Perspective of Genetic Programming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the parallel speed-up of Estimation of Multivariate Normal Algorithm and Evolution Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tuebingen, Germany. pp.327-338</w:t>
+              <w:t xml:space="preserve">EvoNum (evostar workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tuebingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00369782v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parallel speed-up of Estimation of Multivariate Normal Algorithm and Evolution Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Bias and variance in continuous EDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoNum (evostar workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tuebingen, Germany</w:t>
+              <w:t xml:space="preserve">EA 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369781v1</w:t>
+                <w:t xml:space="preserve">inria-00451416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias and variance in continuous EDA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Boosting Active Learning to Optimality: a Tractable Monte-Carlo, Billiard-based Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ECML</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bled, Slovenia. pp.302-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00451416v1</w:t>
+                <w:t xml:space="preserve">inria-00433866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de connaissances expertes en Bandit-Based Monte-Carlo Planning avec application au Computer-Go</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the almost optimality of blind active sampling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Metz, France</w:t>
+              <w:t xml:space="preserve">CAP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00287883v1</w:t>
+                <w:t xml:space="preserve">inria-00287874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does quasi-random work ?</w:t>
               </w:r>
@@ -14955,51 +14899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bounds for evolution strategies using VC-dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Problem Solving from Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dortmund, Germany. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15018,2380 +14962,2436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00287845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the almost optimality of blind active sampling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Parallelization of Monte-Carlo planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpad Rimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kalemkarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">ICINCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00287874v1</w:t>
+                <w:t xml:space="preserve">inria-00287867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Parallelization of Monte-Carlo planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Introduction de connaissances expertes en Bandit-Based Monte-Carlo Planning avec application au Computer-Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Hoock</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arpad Rimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">JFPDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00287867v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00287883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive-deductive systems: a mathematical logic and statistical learning perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Anytime many-armed bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France. 16 p</w:t>
+              <w:t xml:space="preserve">CAP07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00173259v2</w:t>
+                <w:t xml:space="preserve">inria-00173263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous lunches are free!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slightly beyond Turing-Computability for studying Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">MCU'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00173209v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00173241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DCMA, yet another derandomization in covariance-matrix-adaptation</w:t>
+                <w:t xml:space="preserve">Conditionning, halting criteria and choosing lambda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">EA07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00173207v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00173237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slightly beyond Turing-Computability for studying Genetic Programming</w:t>
+                <w:t xml:space="preserve">Non linear programming for stochastic dynamic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCU'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orléans, France</w:t>
+              <w:t xml:space="preserve">Icinco 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00173241v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00173202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditionning, halting criteria and choosing lambda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change Point Detection and Meta-Bandits for Online Learning in Dynamic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">CAp 2007 : 9è Conférence francophone sur l'apprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.237-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00173237v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00164033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear programming for stochastic dynamic programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous lunches are free!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icinco 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">GECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00173202v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00173209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Point Detection and Meta-Bandits for Online Learning in Dynamic Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">DCMA, yet another derandomization in covariance-matrix-adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2007 : 9è Conférence francophone sur l'apprentissage automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.237-250</w:t>
+              <w:t xml:space="preserve">GECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00164033v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00173207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anytime many-armed bandits</w:t>
+                <w:t xml:space="preserve">Active learning in regression, with an application to stochastic dynamic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICINCO 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00173263v1</w:t>
+                <w:t xml:space="preserve">inria-00173204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active learning in regression, with an application to stochastic dynamic programming</w:t>
+                <w:t xml:space="preserve">On the adaptation of the noise level for stochastic optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mary</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00173204v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00173224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the adaptation of the noise level for stochastic optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inductive-deductive systems: a mathematical logic and statistical learning perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">CAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00173224v1</w:t>
+                <w:t xml:space="preserve">inria-00173259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Random resamplings, with applications to rule-samplng, cross-validation and (su-)bagging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning for stochastic dynamic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elie Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Intelligent Information Acces --- IIIA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, F, France</w:t>
+              <w:t xml:space="preserve">11th European Symposium on Artificial Neural Networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, bruges Belgium, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113368v1</w:t>
+                <w:t xml:space="preserve">inria-00112796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource-Aware Parameterizations of EDA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Simulation-Based Approachs with Combined Fitness are a Good Approach for Mining Spaces of Turing-equivalent Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Cagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vancouver, BC, Canada</w:t>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, BC, Canada. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00112803v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenDP a free Reinforcement Learning toolbox for discrete time control problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How entropy-theorems can show that approximating high-dim Pareto-fronts is too hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS Workshop on Machine Learning Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Whistler (B.C.), Canada</w:t>
+              <w:t xml:space="preserve">Bridging the Gap between Theory and Practice - Workshop PPSN-BTP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00117392v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning for stochastic dynamic programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">On the ultimate convergence rates for isotropic algorithms and the best choices among various forms of isotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Symposium on Artificial Neural Networks (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, bruges Belgium, France</w:t>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00112796v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00112816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Simulation-Based Approachs with Combined Fitness are a Good Approach for Mining Spaces of Turing-equivalent Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison-based algorithms: worst-case optimality, optimality w.r.t a bayesian prior, the intraclass-variance minimization in EDA, and implementations with billiards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ruette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, BC, Canada. 12 p</w:t>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature BTP-Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reykjavik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113370v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00112813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How entropy-theorems can show that approximating high-dim Pareto-fronts is too hard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resource-Aware Parameterizations of EDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging the Gap between Theory and Practice - Workshop PPSN-BTP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113362v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00112803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the ultimate convergence rates for isotropic algorithms and the best choices among various forms of isotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">OpenDP a free Reinforcement Learning toolbox for discrete time control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">NIPS Workshop on Machine Learning Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Whistler (B.C.), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00112816v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00117392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison-based algorithms: worst-case optimality, optimality w.r.t a bayesian prior, the intraclass-variance minimization in EDA, and implementations with billiards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">General lower bounds for evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature BTP-Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Reykjavik, France</w:t>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00112813v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00112820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General lower bounds for evolutionary algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical inference and data mining: false discoveries control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">COMPSTAT 2006 - 17th Symposium on COmputational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rome, Italy. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00112820v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical inference and data mining: false discoveries control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Quasi-Random resamplings, with applications to rule-samplng, cross-validation and (su-)bagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT 2006 - 17th Symposium on COmputational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rome, Italy. 12 p</w:t>
+              <w:t xml:space="preserve">International Workshop on Intelligent Information Acces --- IIIA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, F, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113593v1</w:t>
+                <w:t xml:space="preserve">hal-00113368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage statistique et programmation génétique: la croissance du code est-elle inévitable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Taylor-based pseudo-metrics for random process fitting in dynamic programming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nice, France. 16 p</w:t>
+              <w:t xml:space="preserve">PDMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000546v2</w:t>
+                <w:t xml:space="preserve">inria-00000217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Learning Theory Approach of Bloat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage statistique et programmation génétique: la croissance du code est-elle inévitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Conférence d'apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nice, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000549v1</w:t>
+                <w:t xml:space="preserve">inria-00000546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence proofs, convergence rates and stopping criterions for multi-modal or multi-objective evolutionary algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Statistical Learning Theory Approach of Bloat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France. 12 p</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000545v1</w:t>
+                <w:t xml:space="preserve">inria-00000549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor-based pseudo-metrics for random process fitting in dynamic programming.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mary</w:t>
+                <w:t xml:space="preserve">Convergence proofs, convergence rates and stopping criterions for multi-modal or multi-objective evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bonnemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDMIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France. 16 p</w:t>
+              <w:t xml:space="preserve">Evolution artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000217v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms (X,sigma,eta) : quasi-random mutations for Evolution Strategies</w:t>
               </w:r>
@@ -17472,51 +17472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian networks : a better than frequentist approach for parametrization, and a more accurate structural complexity measure than the number of parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17884,64 +17884,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria and Convergence Rates in Noisy Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Astete-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18001,51 +18001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Tools for Multimodal Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18115,51 +18115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Energy Policies Using Direct Value Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Joseph Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18210,103 +18210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Astete-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Couetoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Decock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dagstuhl seminar 13271</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dagstuhl, Germany. 2013</w:t>
@@ -18513,77 +18513,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Averaging the Best Samples in Evolutionary Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18868,64 +18868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Ontologies for the Game of Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Shing Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei-Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19040,77 +19040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association rule interestingness: measure and statistical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillet, Hamilton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality measures in data mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.25, 2006</w:t>
@@ -19682,51 +19682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-Objective Optimization for Diverse Image Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Carraz Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19734,51 +19734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Kungurtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19800,51 +19800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic convergence rates for averaging strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Legheraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19895,302 +19895,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photonics and ARCoating testbeds in Nevergrad</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adversarial Attacks on Linear Contextual Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rapin</w:t>
+                <w:t xml:space="preserve">Evrard Garcelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613161v1</w:t>
+                <w:t xml:space="preserve">hal-02979184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversarial Attacks on Linear Contextual Bandits</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The photonics and ARCoating testbeds in Nevergrad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evrard Garcelon</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02979184v1</w:t>
+                <w:t xml:space="preserve">hal-02613161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithms converge towards evolved biological photonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Aliou Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Cambourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20365,90 +20365,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Optimal Run Racing: Application to Deep Learning Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Kurach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20470,103 +20470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-armed Bandit, Dynamic Environments and Meta-Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hartland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20616,51 +20616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modiﬁcation of UCT with Patterns in Monte-Carlo Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20984,51 +20984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Videau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3797028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733511v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Zameshina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3771736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Raponi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Carraz Rakotonirina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Doerr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2023.3346788" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710415v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Labiad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Khaireh-Walieh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231368v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pak Kan Wong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3108185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03785926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doerr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460310.3460312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chi Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Wei Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Yu Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Dong Chiu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ventos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ventos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.249-279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Rizkalla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134683" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youhei Akimoto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete-Morales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Shing Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Hui Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Jhen Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Jim Yen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2014.2312989" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Cauwet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozi&#232;re Baptiste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9486-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.09.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Chou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Chiang Chou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Christophe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Couetoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Freminville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1688/JISE.2014.30.3.12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Freminville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695370v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gelly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Kocsis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel De Rainville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gagn&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laurendeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Hagras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yuan Chiu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Doghmen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICG-2011-34215" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544758v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hoock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Rimmel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Liang Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2010.938371" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Billouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9244-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaslot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chatriot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078115v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357974" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Brzoska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu A. Pieritz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Youbi Idrissi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolai Knizev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590471" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vage Karakhanyan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosjean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ferreira Leite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_18" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Trajanov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nikolikj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjorgjina Cenikj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Hosu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Carraz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528992" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Legheraba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450218.3477302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Cauwet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couprie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dehos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rapin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935395v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_11" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rozi&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhe Lin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829721v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2018.8477919" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347814v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306643v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306636v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. St-Pierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7257060" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Nung Lin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsang-Cheng Su" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077625v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194519v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256660v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27992-3_8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7256911" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Min Lin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194540v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Saint-Pierre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245695v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mei-Hui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shiang Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337884" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Min Liang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Hsuan Lin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194516v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cou&#235;toux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIG.2015.7317904" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215806v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979442v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107772v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cecilia Astete-Morales" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45523-4_32" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077628v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIG.2014.6932897" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973397v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835352v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924062v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galichet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863584v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete Morales" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2464687" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712417v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766190v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745208v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753145v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077624v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wen Wu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Min Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750577v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woanting Lin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35452-6_22" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116714v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Pierre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Louveaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517157v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulom" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rolet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Milone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matyas Brendel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625855v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712388v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-W. Chou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20525-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642461v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623668v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Omont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585475v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flory" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624832v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786635v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542673v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cou&#1105;toux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benard Helmstetter" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625794v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495087v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485555v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437146v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459017v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484043v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533318v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495078v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098456v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Hoock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Teytaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452887v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437140v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512854v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulm" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467796v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433866v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374910v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369780v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454541v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386475v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380125v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369783v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audouard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386477v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380539v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369787v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386476v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzung-Pei Hong" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369782v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Amil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451416v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287883v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287845v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287874v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287867v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kalemkarian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173259v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173209v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173207v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173241v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173237v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173202v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164033v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartland" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173263v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113368v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Prudhomme" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112803v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cagne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117392v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112796v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113370v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113362v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112816v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112813v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112820v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113593v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000546v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000549v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000545v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonnemay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000217v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000544v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebalia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000541v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000540v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185210v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100500v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217128v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764722" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997562v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844305v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173250v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebeau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135540v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_46" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118174v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_11" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221697v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758147v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593179v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113594v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105953v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661473v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248792v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Careil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242350v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594881v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. N. J. Soemers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vegard Mella" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piette" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Browne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425742v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasoanaivo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kungurtsev" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345019v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613161v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979184v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Garcelon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tarbouriech" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856961v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cambourieux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poll&#232;s" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo D. Wilts" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665867v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Costel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Th&#233;paut Ventos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634381v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kurach" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113668v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117266v3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizao Wang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01078099v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Videau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3797028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733511v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Zameshina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3771736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710415v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Labiad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Raponi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Carraz Rakotonirina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Doerr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2023.3346788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Khaireh-Walieh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231368v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03785926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2022.101072" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pak Kan Wong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3108185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doerr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460310.3460312" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Barry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chi Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Wei Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Yu Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Dong Chiu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ventos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ventos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.249-279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Cauwet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozi&#232;re Baptiste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9486-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Rizkalla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134683" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youhei Akimoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete-Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Shing Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Hui Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Jhen Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Jim Yen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2014.2312989" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.09.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Wei Chou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Chiang Chou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Christophe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Couetoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Freminville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1688/JISE.2014.30.3.12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Freminville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel De Rainville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gagn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laurendeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Hagras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695370v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gelly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levente Kocsis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Doghmen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICG-2011-34215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yuan Chiu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Rimmel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Liang Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2010.938371" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544758v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hoock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Billouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9244-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaslot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chatriot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078115v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2357974" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112838v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Brzoska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeu A. Pieritz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaffre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Youbi Idrissi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolai Knizev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590471" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ferreira Leite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vage Karakhanyan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosjean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03740762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Trajanov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nikolikj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjorgjina Cenikj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Hosu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Carraz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528992" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Legheraba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450218.3477302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rozi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhe Lin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Preuss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3389838" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Cauwet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couprie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dehos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rapin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935395v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829721v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2018.8477919" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decock" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347814v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413229v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306643v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306636v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077626v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Min Lin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256660v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27992-3_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Nung Lin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsang-Cheng Su" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7256911" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Saint-Pierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mei-Hui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Shiang Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337884" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Min Liang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Hsuan Lin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077625v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194519v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194516v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cou&#235;toux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIG.2015.7317904" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194542v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215806v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. St-Pierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2015.7257060" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIG.2014.6932897" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116716v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45523-4_32" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107772v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cecilia Astete-Morales" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9_2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958192v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973397v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979442v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077627v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924062v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galichet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907671v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863584v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Astete Morales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2464687" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835352v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750577v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woanting Lin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35452-6_22" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753145v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wen Wu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Min Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745208v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766190v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Pierre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Louveaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712417v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622150v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585475v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flory" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20525-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Omont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Milone" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642459v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matyas Brendel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625855v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712388v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-W. Chou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786635v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542673v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cou&#1105;toux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benard Helmstetter" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625794v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517157v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulom" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rolet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098456v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Hoock" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Teytaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495078v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484043v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459017v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533318v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437146v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452887v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437140v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512854v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulm" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467796v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485555v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380539v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369787v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380125v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369783v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audouard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386477v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374910v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454541v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386475v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386476v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzung-Pei Hong" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369782v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Amil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451416v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433866v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287874v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287845v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287867v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kalemkarian" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287883v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173263v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173241v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173237v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173202v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164033v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173209v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173207v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173204v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173259v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112796v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113370v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113362v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112803v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cagne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117392v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112820v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallich" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Prudhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113368v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000217v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000546v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000549v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000545v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonnemay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000544v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebalia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000541v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000540v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185210v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100500v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217128v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764722" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997562v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844305v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173250v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebeau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135540v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_46" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118174v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_11" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221697v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758147v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593179v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113594v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105953v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661473v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248792v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Careil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242350v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594881v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. N. J. Soemers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vegard Mella" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piette" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephenson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Browne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425742v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasoanaivo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kungurtsev" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345019v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979184v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Garcelon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tarbouriech" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613161v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856961v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cambourieux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poll&#232;s" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo D. Wilts" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665867v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Costel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Th&#233;paut Ventos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634381v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kurach" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113668v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117266v3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizao Wang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01078099v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>