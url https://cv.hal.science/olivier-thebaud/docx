--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -749,563 +749,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical framework to evaluate the feasibility of incentive-based approaches to reduce bycatch of marine mammals and other protected species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying and addressing the challenges of early-career ocean professionals during the MSEAS conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+                <w:t xml:space="preserve">Helene Buchholzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa T Ballance</w:t>
+                <w:t xml:space="preserve">Stewart Frusher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Matsubara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106661⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (10), fsaf192 (7p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992613v1</w:t>
+                <w:t xml:space="preserve">hal-05409885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and addressing the challenges of early-career ocean professionals during the MSEAS conference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hana Matsubara</w:t>
+                <w:t xml:space="preserve">A practical framework to evaluate the feasibility of incentive-based approaches to reduce bycatch of marine mammals and other protected species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thebaud</w:t>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Rice</w:t>
+                <w:t xml:space="preserve">Lisa T Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82 (10), fsaf192 (7p.). </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.106661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409885v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying statistical interaction networks in marine communities using multivariate time series analysis: An application in the Gulf of Lions</w:t>
+                <w:t xml:space="preserve">A machine learning-based evidence map of ocean-related options for climate change mitigation and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyria Meriem Bensebaini</w:t>
+                <w:t xml:space="preserve">Devi Veytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Certain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+                <w:t xml:space="preserve">Gaël Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+                <w:t xml:space="preserve">Vicky Martí Barclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2024.107177⟩</w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-025-00159-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754460v1</w:t>
+                <w:t xml:space="preserve">hal-05373737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning-based evidence map of ocean-related options for climate change mitigation and adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying statistical interaction networks in marine communities using multivariate time series analysis: An application in the Gulf of Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mariani</w:t>
+                <w:t xml:space="preserve">Cyria Meriem Bensebaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Martí Barclay</w:t>
+                <w:t xml:space="preserve">Grégoire Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Airoldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), pp.60. </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.107177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44183-025-00159-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2024.107177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373737v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two sectors: Offshore wind and fisheries out for a row in the ocean</w:t>
               </w:r>
@@ -2408,51 +2408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers In Forests And Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.769182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2480,308 +2480,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolution towards scientific consensus for a sustainable ocean future</w:t>
+                <w:t xml:space="preserve">Stochastic Multi-species MSY to Achieve Ecological-Economic Sustainability of a Coral Reef Fishery System in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gaill</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44183-022-00007-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.771-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-022-09847-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910001v1</w:t>
+                <w:t xml:space="preserve">hal-03783309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Multi-species MSY to Achieve Ecological-Economic Sustainability of a Coral Reef Fishery System in French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An evolution towards scientific consensus for a sustainable ocean future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Brodie Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lebleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lagarde</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Blasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (5), pp.771-789. </w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-022-09847-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44183-022-00007-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783309v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Qualitative Modeling to Assess the Sustainability of a Coastal Socio-Ecological System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pierre Marzloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,360 +2865,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of joint production in mixed fisheries and implications for management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économie Bleue, biens communs et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorne Richard Little</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/3, p. 22-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203106v1</w:t>
+                <w:t xml:space="preserve">hal-04207116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie Bleue, biens communs et développement durable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie A. Steins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Kraan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Frangoudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue maritime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207116v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibility of joint production in mixed fisheries and implications for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Briton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorne Richard Little</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, pp.13. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (5), pp.1599-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238047v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk averse policies foster bio-economic sustainability in mixed fisheries</w:t>
               </w:r>
@@ -4017,51 +4017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4639,51 +4639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4996,403 +4996,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing the Financial Consequences of Unknown Environmental Impacts in Deep-Sea Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Ahad Cisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+                <w:t xml:space="preserve">Sarah P. Hoyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lee Van Dover</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du GREThA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (1), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.085.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048192v1</w:t>
+                <w:t xml:space="preserve">hal-02155053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of ecological, economic, social, and institutional considerations when setting targets and limits for multispecies fisheries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dichmont</w:t>
+                <w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Thorson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Charles</w:t>
+                <w:t xml:space="preserve">Abdoul Ahad Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotte Worsøe Clausen</w:t>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers du GREThA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940438v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Financial Consequences of Unknown Environmental Impacts in Deep-Sea Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion of ecological, economic, social, and institutional considerations when setting targets and limits for multispecies fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rindorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah P. Hoyt</w:t>
+                <w:t xml:space="preserve">Catherine Dichmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linwood H. Pendleton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+                <w:t xml:space="preserve">James Thorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lee Van Dover</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lotte Worsøe Clausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85 (1), pp.43-48. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.fsw226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/re1.085.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155053v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t>
               </w:r>
@@ -5430,51 +5430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Ahad Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (6), pp.1056-1072. </w:t>
@@ -5685,51 +5685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason S. Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marloes Kraan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5774,511 +5774,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is economic valuation of ecosystem services useful to decision-makers? Lessons learned from Australian coastal and marine management</w:t>
+                <w:t xml:space="preserve">Information preferences for the evaluation of coastal development impacts on ecosystem services A multi-criteria assessment in the Australian context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Pascoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sean Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 178, pp.52-62. </w:t>
+              <w:t xml:space="preserve">, 2016, 173, pp.141-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152556v1</w:t>
+                <w:t xml:space="preserve">hal-02152546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information preferences for the evaluation of coastal development impacts on ecosystem services A multi-criteria assessment in the Australian context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">How important is the coast? A survey of coastal objectives in an Australian regional city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo X. C. Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. Dichmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid E. van Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy A. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.01.025⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.229-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152546v1</w:t>
+                <w:t xml:space="preserve">hal-02152545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How important is the coast? A survey of coastal objectives in an Australian regional city</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Is economic valuation of ecosystem services useful to decision-makers? Lessons learned from Australian coastal and marine management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roy A. Deng</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Pascoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71, pp.229-241. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.52-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152545v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of Co-viability in the Australian Northern Prawn Fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Richard Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. Dichmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (3), pp.371-389. </w:t>
@@ -6316,64 +6316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic method of engagement to elicit regional coastal management options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. Dichmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo X. C. Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Owens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,789 +6846,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of sets of offsets: Cumulative impacts and strategies for compensatory restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-market use and non-use values for preserving ecosystem services over time: A choice experiment application to coral reef ecosystems in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Brander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Pascoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.04.022⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726762v1</w:t>
+                <w:t xml:space="preserve">hal-01198831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-market use and non-use values for preserving ecosystem services over time: A choice experiment application to coral reef ecosystems in New Caledonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luke Brander</w:t>
+                <w:t xml:space="preserve">Allocating repairs and maintenance costs to fixed or variable costs in fisheries bioeconomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.12.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.127-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2014.929619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198831v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocating repairs and maintenance costs to fixed or variable costs in fisheries bioeconomic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pascoe</w:t>
+                <w:t xml:space="preserve">Predicting fisher response to competition for space and resources in a mixed demersal fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vieira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+                <w:t xml:space="preserve">A. Tidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2014.929619⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.124-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726742v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting fisher response to competition for space and resources in a mixed demersal fishery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key issues and drivers affecting coastal and marine resource decisions: Participatory management strategy evaluation to support adaptive management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Vermard</w:t>
+                <w:t xml:space="preserve">L.X.C. Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tidd</w:t>
+                <w:t xml:space="preserve">F. Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marchal</w:t>
+                <w:t xml:space="preserve">A.D.M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Dichmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106, pp.124-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 116, pp.382-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726738v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key issues and drivers affecting coastal and marine resource decisions: Participatory management strategy evaluation to support adaptive management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.X.C. Dutra</w:t>
+                <w:t xml:space="preserve">A simulation interface designed for improved user interaction and learning in water quality modelling software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moeseneder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.08.011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726755v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation interface designed for improved user interaction and learning in water quality modelling software</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Of sets of offsets: Cumulative impacts and strategies for compensatory restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ellis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D.M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.86-96. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 312, pp.114-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726761v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has the value of global marine and coastal ecosystem services changed?</w:t>
               </w:r>
@@ -7770,51 +7770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7904,64 +7904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Dichmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.110-120. </w:t>
@@ -8787,51 +8787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating proxy economic target reference points in data-poor single-species fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8872,406 +8872,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A risk model to describe the behaviours of actors in the houses falling into the sea problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark T. Gibbs</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.04.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725542v1</w:t>
+                <w:t xml:space="preserve">hal-00835634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nationwide assessment of marine recreational fishing: A French example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Herfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78, pp.121 - 131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">A risk model to describe the behaviours of actors in the houses falling into the sea problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark T. Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertignac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donna Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.73--79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835634v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From anecdotes to scientific evidence? A review of recent literature on catch share systems in marine fisheries</w:t>
               </w:r>
@@ -9355,644 +9355,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">Theories and behavioural drivers underlying fleet dynamics models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid van Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soile Kulmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Dowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.216-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2979.2011.00430.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834986v1</w:t>
+                <w:t xml:space="preserve">hal-00779737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theories and behavioural drivers underlying fleet dynamics models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soile Kulmala</w:t>
+                <w:t xml:space="preserve">The triple bottom line: Meeting ecological, economic and social goals with individual transferable Quotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-2979.2011.00430.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp.419-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779737v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The triple bottom line: Meeting ecological, economic and social goals with individual transferable Quotas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Béné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2012.01.001⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00745894v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quota allocation in mixed fisheries: a bioeconomic modelling approach applied to the Channel flatfish fisheries</w:t>
+                <w:t xml:space="preserve">Investment Behaviour and Capacity Adjustment in Fisheries: A Survey of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thebaud</w:t>
+                <w:t xml:space="preserve">Linda Nostbakken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Christian Sorensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsr096⟩</w:t>
+              <w:t xml:space="preserve">Marine Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (2), pp.95--117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5950/0738-1360-26.2.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499023v1</w:t>
+                <w:t xml:space="preserve">hal-01725550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investment Behaviour and Capacity Adjustment in Fisheries: A Survey of the Literature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quota allocation in mixed fisheries: a bioeconomic modelling approach applied to the Channel flatfish fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Christian Sorensen</w:t>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Richard Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (2), pp.95--117. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (7), pp.1580-1591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5950/0738-1360-26.2.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsr096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725550v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fiscal regulations on investment in marine fisheries: A French case study</w:t>
               </w:r>
@@ -10112,51 +10112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hare or tortoise? Trade-offs in recovering sustainable bioeconomic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10350,51 +10350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A comparative review of the fisheries resource management systems in New Zealand and in the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10627,51 +10627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stewart Frusher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Richard Little</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10712,226 +10712,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including ecological damage in the monetary valuation of oil spill impacts: an assessment of current practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Hay</w:t>
+                <w:t xml:space="preserve">A dynamic model of the Bay of Biscay pelagic fleet simulating fishing trip choice: the response to the closure of the European anchovy (Engraulis encrasicolus) fishery in 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (11), pp.2444-2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F08-147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368325v1</w:t>
+                <w:t xml:space="preserve">hal-00368317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model of the Bay of Biscay pelagic fleet simulating fishing trip choice: the response to the closure of the European anchovy (Engraulis encrasicolus) fishery in 2005</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+                <w:t xml:space="preserve">Including ecological damage in the monetary valuation of oil spill impacts: an assessment of current practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (3-4), pp.297-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368317v1</w:t>
+                <w:t xml:space="preserve">hal-00368325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the market position of fish species subject to the impact of long-term changes: a case study of French fisheries in the Bay of Biscay</w:t>
               </w:r>
@@ -11419,51 +11419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining viable recovery path toward sustainable fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11941,51 +11941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marées noires - Enjeux économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12272,51 +12272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Protected Areas A Multidisciplinary Approach. Edited by Joachim Claudet. 2011. Online ISBN:9781139049382 Hardback ISBN:9780521766050 Paperback ISBN:9780521141086. Chap.8, pp190-225.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12344,70 +12344,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fish to fisheries: the changing focus of management advice</w:t>
+                <w:t xml:space="preserve">From fish to fisheries : the changing focus of management advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12418,121 +12418,125 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andy Payne (Editor), John Cotter (Editor), Ted Potter (Editor). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Fisheries Science: 50 years after Beverton and Holt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Blackwell Publishing, 2008, 9781444302660</w:t>
+              <w:t xml:space="preserve">Advances in Fisheries Science : 50 Years on From Beverton and Holt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.135-154, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363603v1</w:t>
+                <w:t xml:space="preserve">hal-00358540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fish to fisheries : the changing focus of management advice</w:t>
+                <w:t xml:space="preserve">From Fish to fisheries: the changing focus of management advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12543,82 +12547,78 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Fisheries Science : 50 Years on From Beverton and Holt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-Blackwell, pp.135-154, 2008</w:t>
+              <w:t xml:space="preserve">Advances in Fisheries Science: 50 years after Beverton and Holt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackwell Publishing, 2008, 9781444302660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358540v1</w:t>
+                <w:t xml:space="preserve">hal-03363603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId429"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12773,51 +12773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Friedman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105623" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T Ballance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Buchholzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Frusher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Matsubara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Meriem Bensebaini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2024.107177" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Veytia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mart&#237; Barclay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00159-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Boschetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crommelynck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gardner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Richard Little" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF23024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00010-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loana Garraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esg.2023.100184" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nielsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Curtis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bastardie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Alban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9925" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.769182" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783309v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09847-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03386076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pierre Marzloff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tromeur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tarizzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard Little" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jennings" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107178" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fonner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Libecap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lipton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106990" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;palle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sanchirico" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay O&#8217;farrell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Haynie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2020.102388" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Speir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Brooks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.544440" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09685-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02975547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sanchirico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/710514" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137971v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.112" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12232" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Arneberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Eide" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Fromentin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Fulton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rolland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.10.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940438v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rindorf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dichmont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Wors&#248;e Clausen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw226" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Hoyt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee Van Dover" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.085.0043" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Link" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Smith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. M. Smith" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schmidt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx130" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kohler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#243;pez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw252" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152556v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Pascoe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.04.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152546v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.01.025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo X. C. Dutra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Dichmont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid E. van Putten" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Deng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9486-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Owens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Jebreen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Thompson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.02.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hamon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pinnegar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12194" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Elizabeth Van Putten" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Dichmont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ximenes Cabral Dutra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aijun Deng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0867-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156374v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Lim-Camacho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Hobday" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo H. Bustamante" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Farmery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Fleming" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0670-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726762v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boschetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jennings" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.M. Smith" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascoe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.04.022" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01198831v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Brander" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.12.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.929619" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726738v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girardin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.01.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726755v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.X.C. Dutra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dichmont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.08.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726761v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moeseneder" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dutra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.04.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692340v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726746v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.02.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134866v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Deng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dichmont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.01.013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Norman-Lopez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-06637-190313" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725531v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Slade" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Cameron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.06.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725532v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart D. Frusher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre E. Punt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-013-9302-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725524v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kung" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.12.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725535v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ellis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Marriott" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vieira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19425120.2014.966215" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725542v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Gibbs" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lorenz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.04.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJG2FBZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692357v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Herfaut" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard V&#233;ron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.02.026" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725546v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/110238" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00779737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Putten" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soile Kulmala" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Dowling" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2011.00430.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK575BPB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745894v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Little" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.01.001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NPLKGKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499023v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr096" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725550v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nostbakken" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Christian Sorensen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5950/0738-1360-26.2.95" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630961v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859545v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9226-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511774v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511628v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lallemand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stokes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511619v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mittaine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Merino" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2009.00053.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009039" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368325v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-147" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366672v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bihel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008047" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366683v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366687v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Steinmetz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008048" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982805v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2002.tb00095.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186921v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.02.036" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094542v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beliaeff" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauvet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005026" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094563v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garc&#237;a-Charton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132629v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weber" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perez Agundez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Pierre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474181v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/propriete-a-lepreuve-mer-0" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155295v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499821v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363603v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reeves" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mardle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358540v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Friedman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105623" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Buchholzer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Frusher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Matsubara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T Ballance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Veytia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mart&#237; Barclay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00159-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Meriem Bensebaini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2024.107177" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Boschetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crommelynck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gardner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Richard Little" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF23024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00010-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loana Garraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esg.2023.100184" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nielsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Curtis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bastardie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Alban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9925" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.769182" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09847-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03386076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pierre Marzloff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tromeur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tarizzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard Little" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jennings" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107178" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fonner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Libecap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lipton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106990" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;palle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sanchirico" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay O&#8217;farrell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Haynie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2020.102388" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Speir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Brooks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.544440" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09685-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02975547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sanchirico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/710514" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137971v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.112" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12232" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Arneberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Eide" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Fromentin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Fulton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rolland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.10.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Hoyt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee Van Dover" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.085.0043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940438v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rindorf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dichmont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Wors&#248;e Clausen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw226" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Link" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Smith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. M. Smith" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schmidt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx130" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kohler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#243;pez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw252" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Pascoe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.01.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo X. C. Dutra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Dichmont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid E. van Putten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Deng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152556v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.04.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9486-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Owens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Jebreen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Thompson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.02.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hamon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pinnegar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12194" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Elizabeth Van Putten" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Dichmont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ximenes Cabral Dutra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aijun Deng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0867-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156374v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Lim-Camacho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Hobday" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo H. Bustamante" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Farmery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Fleming" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0670-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01198831v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Brander" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.12.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascoe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.929619" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726738v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.01.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.X.C. Dutra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boschetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.M. Smith" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dichmont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.08.011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726761v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moeseneder" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dutra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.04.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726762v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jennings" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.04.022" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692340v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726746v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.02.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134866v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Deng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dichmont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.01.013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Norman-Lopez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-06637-190313" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725531v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Slade" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Cameron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.06.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725532v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart D. Frusher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre E. Punt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-013-9302-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725524v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kung" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.12.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725535v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ellis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Marriott" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vieira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19425120.2014.966215" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692357v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Herfaut" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard V&#233;ron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.02.026" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725542v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Gibbs" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lorenz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.04.002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJG2FBZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725546v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/110238" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00779737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Putten" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soile Kulmala" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Dowling" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2011.00430.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK575BPB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745894v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Little" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.01.001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NPLKGKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725550v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nostbakken" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Christian Sorensen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5950/0738-1360-26.2.95" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499023v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr096" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630961v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859545v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9226-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511774v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511628v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lallemand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stokes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511619v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mittaine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Merino" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2009.00053.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009039" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368317v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-147" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368325v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366672v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bihel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008047" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366683v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366687v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Steinmetz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008048" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982805v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2002.tb00095.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186921v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.02.036" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094542v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beliaeff" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauvet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005026" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094563v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garc&#237;a-Charton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132629v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weber" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perez Agundez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Pierre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474181v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/propriete-a-lepreuve-mer-0" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155295v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499821v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358540v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reeves" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mardle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363603v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>