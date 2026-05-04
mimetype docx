--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -377,295 +377,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
+                <w:t xml:space="preserve">A stakeholder perspective on the drivers and barriers influencing the emergence of deep-sea mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">Manuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Smith</w:t>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
+                <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Zaccour</w:t>
+                <w:t xml:space="preserve">Shani Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivar Ekeland</w:t>
+                <w:t xml:space="preserve">Ugo Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105, pp.105623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2025.105623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263028v1</w:t>
+                <w:t xml:space="preserve">hal-05244814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stakeholder perspective on the drivers and barriers influencing the emergence of deep-sea mining</w:t>
+                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bellanger</w:t>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Scemama</w:t>
+                <w:t xml:space="preserve">M.D. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bailly</w:t>
+                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shani Friedman</w:t>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Massé</w:t>
+                <w:t xml:space="preserve">Ivar Ekeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 105, pp.105623. </w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2025.105623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244814v1</w:t>
+                <w:t xml:space="preserve">hal-05263028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating individual fishing possibilities through producer organisations: The case of the Bay of Biscay common sole fishery in France</w:t>
               </w:r>
@@ -749,295 +749,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and addressing the challenges of early-career ocean professionals during the MSEAS conference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A practical framework to evaluate the feasibility of incentive-based approaches to reduce bycatch of marine mammals and other protected species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Buchholzer</w:t>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewart Frusher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jake Rice</w:t>
+                <w:t xml:space="preserve">Lisa T Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf192⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.106661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409885v1</w:t>
+                <w:t xml:space="preserve">hal-04992613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical framework to evaluate the feasibility of incentive-based approaches to reduce bycatch of marine mammals and other protected species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bellanger</w:t>
+                <w:t xml:space="preserve">Identifying and addressing the challenges of early-career ocean professionals during the MSEAS conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Buchholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Frusher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Matsubara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+                <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa T Ballance</w:t>
+                <w:t xml:space="preserve">Jake Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.106661. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (10), fsaf192 (7p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2025.106661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992613v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning-based evidence map of ocean-related options for climate change mitigation and adaptation</w:t>
               </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Meriem Bensebaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,2069 +1614,2069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing biological, economic and social trade-offs in the Australian Southern and Eastern Scalefish and Shark Fishery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Briton</w:t>
+                <w:t xml:space="preserve">Adaptive fisheries responses may lead to climate maladaptation in the absence of access regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorne Richard Little</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/MF23024⟩</w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-023-00010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540155v1</w:t>
+                <w:t xml:space="preserve">hal-04129565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive fisheries responses may lead to climate maladaptation in the absence of access regulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Merzéréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44183-023-00010-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129565v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t>
+                <w:t xml:space="preserve">Ecolabel certification in multi-zone marine protected areas can incentivize sustainable fishing practices and offset the costs of fishing effort displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Merzéréaud</w:t>
+                <w:t xml:space="preserve">Loana Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t>
+              <w:t xml:space="preserve">Earth System Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.100184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esg.2023.100184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204137v1</w:t>
+                <w:t xml:space="preserve">hal-04158288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecolabel certification in multi-zone marine protected areas can incentivize sustainable fishing practices and offset the costs of fishing effort displacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating economics into fisheries science and advice: progress, needs, and future opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Motova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loana Garraud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bastardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esg.2023.100184⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (4), pp.647-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158288v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating economics into fisheries science and advice: progress, needs, and future opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing biological, economic and social trade-offs in the Australian Southern and Eastern Scalefish and Shark Fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Briton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Motova</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Curtis</w:t>
+                <w:t xml:space="preserve">Caleb Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bastardie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lorne Richard Little</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (4), pp.647-663. </w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (16), pp.1355-1369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/MF23024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203983v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact économique de la Covid-19 sur les pêches maritimes françaises</w:t>
+                <w:t xml:space="preserve">An evolution towards scientific consensus for a sustainable ocean future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Alban</w:t>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Floc H</w:t>
+                <w:t xml:space="preserve">Tanya Brodie Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Daures</w:t>
+                <w:t xml:space="preserve">Lara Lebleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guyader</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Blasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9925⟩</w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-022-00007-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207758v1</w:t>
+                <w:t xml:space="preserve">hal-03910001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Services Assessment for the Conservation of Mangroves in French Guiana Using Fuzzy Cognitive Mapping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic Multi-species MSY to Achieve Ecological-Economic Sustainability of a Coral Reef Fishery System in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thebaud</w:t>
+                <w:t xml:space="preserve">Adrien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers In Forests And Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.769182. </w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.771-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2021.769182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-022-09847-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203709v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Multi-species MSY to Achieve Ecological-Economic Sustainability of a Coral Reef Fishery System in French Polynesia</w:t>
+                <w:t xml:space="preserve">L’impact économique de la Covid-19 sur les pêches maritimes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lagarde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
+                <w:t xml:space="preserve">Frederique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-022-09847-0⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 380, pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783309v1</w:t>
+                <w:t xml:space="preserve">hal-04207758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolution towards scientific consensus for a sustainable ocean future</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lara Lebleu</w:t>
+                <w:t xml:space="preserve">Ecosystem Services Assessment for the Conservation of Mangroves in French Guiana Using Fuzzy Cognitive Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allemand</w:t>
+                <w:t xml:space="preserve">Esther Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Blasiak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.7. </w:t>
+              <w:t xml:space="preserve">Frontiers In Forests And Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.769182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44183-022-00007-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2021.769182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910001v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory Qualitative Modeling to Assess the Sustainability of a Coastal Socio-Ecological System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économie Bleue, biens communs et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/3, p. 22-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386076v1</w:t>
+                <w:t xml:space="preserve">hal-04207116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie Bleue, biens communs et développement durable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie A. Steins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Kraan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Frangoudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue maritime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207116v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards transdisciplinary decision-support processes in fisheries: experiences and recommendations from a multidisciplinary collective of researchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibility of joint production in mixed fisheries and implications for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Briton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorne Richard Little</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2021010⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (5), pp.1599-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238047v1</w:t>
+                <w:t xml:space="preserve">hal-04203106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of joint production in mixed fisheries and implications for management</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk averse policies foster bio-economic sustainability in mixed fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tromeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Tarizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Richard Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (5), pp.1599-1613. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.107178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203106v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk averse policies foster bio-economic sustainability in mixed fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-sectoral externalities related to natural resources and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tromeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">Robert Fonner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Tarizzo</w:t>
+                <w:t xml:space="preserve">Daniel Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Richard Little</w:t>
+                <w:t xml:space="preserve">Gary Libecap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jennings</w:t>
+                <w:t xml:space="preserve">Douglas Lipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 190, pp.107178. </w:t>
+              <w:t xml:space="preserve">, 2021, 184, pp.106990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03913035v1</w:t>
+                <w:t xml:space="preserve">hal-04203091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectoral externalities related to natural resources and ecosystem services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scale-dependency in discrete choice models: A fishery application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Fonner</w:t>
+                <w:t xml:space="preserve">Maxime Dépalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Holland</w:t>
+                <w:t xml:space="preserve">James N. Sanchirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Libecap</w:t>
+                <w:t xml:space="preserve">Shay O’farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Lipton</w:t>
+                <w:t xml:space="preserve">Alan C. Haynie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 184, pp.106990. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, 102388 (16p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2020.102388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203091v1</w:t>
+                <w:t xml:space="preserve">hal-04203251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-dependency in discrete choice models: A fishery application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participatory Qualitative Modeling to Assess the Sustainability of a Coastal Socio-Ecological System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dépalle</w:t>
+                <w:t xml:space="preserve">Martin Pierre Marzloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James N. Sanchirico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shay O’farrell</w:t>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan C. Haynie</w:t>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, 102388 (16p.). </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.Article number 635857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2020.102388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.635857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203251v1</w:t>
+                <w:t xml:space="preserve">hal-03386076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Marine and Coastal Governance Conflicts at the Interface of Multiple Sectors and Jurisdictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Speir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3740,51 +3740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing Integrated Total Catch Advice for the Management of Mixed Fisheries with an Eco-viability Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Briton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3874,51 +3874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Fleet Heterogeneity in Estimating the Impacts of Large-Scale Fishery Closures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dépalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,64 +4004,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4228,51 +4228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the future: A retrospective assessment of model-based scenarios for the management of the shrimp fishery in French Guiana facing global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,563 +4460,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t>
+                <w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.18-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939796v1</w:t>
+                <w:t xml:space="preserve">hal-01939795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management” [J. Environ. Manag. 223 (2018) 503–516]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
+                <w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rasmus Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn O. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.018⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939795v1</w:t>
+                <w:t xml:space="preserve">hal-01561007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated ecological–economic fisheries models—Evaluation, review and challenges for implementation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth A. Fulton</w:t>
+                <w:t xml:space="preserve">Identification of the main processes underlying ecosystem functioning in the Eastern English Channel, with a focus on flatfish species, as revealed through the application of the Atlantis end-to-end model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A Fulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Lehuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12232⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.208-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561007v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the main processes underlying ecosystem functioning in the Eastern English Channel, with a focus on flatfish species, as revealed through the application of the Atlantis end-to-end model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+                <w:t xml:space="preserve">The role of technical protocols and partnership engagement in developing a decision support framework for fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Frangoudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 201, pp.208-222. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223, pp.503-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939777v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the Financial Consequences of Unknown Environmental Impacts in Deep-Sea Mining</w:t>
               </w:r>
@@ -5119,77 +5119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How MMEY mitigates bio-economic impacts of climate change on mixed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Ahad Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5378,90 +5378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoviability for ecosystem-based fisheries management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Béné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Ahad Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5685,51 +5685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason S. Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marloes Kraan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5806,64 +5806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. Dichmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid E. van Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy A. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6061,77 +6061,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is economic valuation of ecosystem services useful to decision-makers? Lessons learned from Australian coastal and marine management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6182,90 +6182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cost of Co-viability in the Australian Northern Prawn Fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gourguet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Richard Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. Dichmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6450,51 +6450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirty years of fleet dynamics modelling using discrete-choice models: What have we learned?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6712,204 +6712,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing the wave of change: stakeholder perspectives on climate adaptation for Australian seafood supply chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Of sets of offsets: Cumulative impacts and strategies for compensatory restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilly Lim-Camacho</w:t>
+                <w:t xml:space="preserve">F. Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistair J. Hobday</w:t>
+                <w:t xml:space="preserve">S. Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo H. Bustamante</w:t>
+                <w:t xml:space="preserve">A.D.M. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Farmery</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Pascoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-014-0670-4⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 312, pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156374v1</w:t>
+                <w:t xml:space="preserve">hal-01726762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-market use and non-use values for preserving ecosystem services over time: A choice experiment application to coral reef ecosystems in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Brander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6931,4875 +6927,4891 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 105, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating repairs and maintenance costs to fixed or variable costs in fisheries bioeconomic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.127-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13504851.2014.929619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting fisher response to competition for space and resources in a mixed demersal fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Girardin</w:t>
+                <w:t xml:space="preserve">A. Tidd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.124-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key issues and drivers affecting coastal and marine resource decisions: Participatory management strategy evaluation to support adaptive management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.X.C. Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D.M. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Dichmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, pp.382-395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation interface designed for improved user interaction and learning in water quality modelling software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moeseneder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.86-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of sets of offsets: Cumulative impacts and strategies for compensatory restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Has the value of global marine and coastal ecosystem services changed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Pascoe</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.04.022⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.156 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726762v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has the value of global marine and coastal ecosystem services changed?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwood Linwood H. Pendleton</w:t>
+                <w:t xml:space="preserve">The use of ecosystem services valuation in Australian coastal zone management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64, pp.156 - 158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.018⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 56, pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692340v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ecosystem services valuation in Australian coastal zone management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+                <w:t xml:space="preserve">Facing the wave of change: stakeholder perspectives on climate adaptation for Australian seafood supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilly Lim-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair J. Hobday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo H. Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Farmery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aysha Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56, pp.117-124. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.595--606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-014-0670-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726746v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk versus Economic Performance in a Mixed Fishery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does size matter? An assessment of quota market evolution and performance in the Great Barrier Reef fin-fish fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A Deng</w:t>
+                <w:t xml:space="preserve">James Innes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Dichmont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Norman-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Richard Little</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 99, pp.110-120. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-06637-190313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134866v1</w:t>
+                <w:t xml:space="preserve">hal-01725528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does size matter? An assessment of quota market evolution and performance in the Great Barrier Reef fin-fish fishery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-economic drivers of profitability in an ITQ-managed fishery: An analysis of the Queensland Coral Reef Fin-Fish Fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Innes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Norman-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Innes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+                <w:t xml:space="preserve">Stephanie Slade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Norman-Lopez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Darren Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (3), </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.200--207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-06637-190313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725528v1</w:t>
+                <w:t xml:space="preserve">hal-01725531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-economic drivers of profitability in an ITQ-managed fishery: An analysis of the Queensland Coral Reef Fin-Fish Fishery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive behaviour of fishers to external perturbations: simulation of the Tasmanian rock lobster fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart D. Frusher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Richard Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren Cameron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andre E. Punt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43, pp.200--207. </w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.577--592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2013.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11160-013-9302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725531v1</w:t>
+                <w:t xml:space="preserve">hal-01725532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive behaviour of fishers to external perturbations: simulation of the Tasmanian rock lobster fishery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katell Hamon</w:t>
+                <w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Innes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewart D. Frusher</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Lample</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11160-013-9302-1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725532v1</w:t>
+                <w:t xml:space="preserve">hal-01725530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building ecological-economic models and scenarios of marine resource systems: Workshop report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of package trading in a mature multi-species ITQ market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Innes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Norman-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Richard Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lample</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Kung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 43, pp.382--386. </w:t>
+              <w:t xml:space="preserve">, 2014, 46, pp.68--71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2013.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2013.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725530v1</w:t>
+                <w:t xml:space="preserve">hal-01725524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of package trading in a mature multi-species ITQ market</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viability trade-offs in the evaluation of strategies to manage recreational fishing in a marine park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Richard Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Kung</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross J. Marriott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2013.12.013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.59--69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725524v1</w:t>
+                <w:t xml:space="preserve">hal-01725535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability trade-offs in the evaluation of strategies to manage recreational fishing in a marine park</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">Estimating proxy economic target reference points in data-poor single-species fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Pascoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross J. Marriott</w:t>
+                <w:t xml:space="preserve">Simon Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.59--69. </w:t>
+              <w:t xml:space="preserve">Marine And Coastal Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.247-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19425120.2014.966215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725535v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating proxy economic target reference points in data-poor single-species fisheries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thebaud</w:t>
+                <w:t xml:space="preserve">Risk versus Economic Performance in a Mixed Fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vieira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. A Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Dichmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine And Coastal Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19425120.2014.966215⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499698v1</w:t>
+                <w:t xml:space="preserve">hal-01134866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Doyen</w:t>
+                <w:t xml:space="preserve">A risk model to describe the behaviours of actors in the houses falling into the sea problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark T. Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.73--79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835634v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nationwide assessment of marine recreational fishing: A French example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
+                <w:t xml:space="preserve">Managing mixed fisheries for bio-economic viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.02.026⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140, pp.46-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692357v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A risk model to describe the behaviours of actors in the houses falling into the sea problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark T. Gibbs</w:t>
+                <w:t xml:space="preserve">The nationwide assessment of marine recreational fishing: A French example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Herfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donna Lorenz</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 80, pp.73--79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 78, pp.121 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2013.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01725542v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From anecdotes to scientific evidence? A review of recent literature on catch share systems in marine fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Béné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/110238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01725546v1</w:t>
+                <w:t xml:space="preserve">hal-00834986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theories and behavioural drivers underlying fleet dynamics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid van Putten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soile Kulmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (2), pp.216-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-2979.2011.00430.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The triple bottom line: Meeting ecological, economic and social goals with individual transferable Quotas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (3), pp.419-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeem.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic viability approach to ecosystem-based fisheries management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From anecdotes to scientific evidence? A review of recent literature on catch share systems in marine fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Innes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (8), pp.433--437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/110238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00834986v1</w:t>
+                <w:t xml:space="preserve">hal-01725546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investment Behaviour and Capacity Adjustment in Fisheries: A Survey of the Literature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quota allocation in mixed fisheries: a bioeconomic modelling approach applied to the Channel flatfish fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Christian Sorensen</w:t>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Richard Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (2), pp.95--117. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (7), pp.1580-1591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5950/0738-1360-26.2.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsr096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725550v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quota allocation in mixed fisheries: a bioeconomic modelling approach applied to the Channel flatfish fisheries</w:t>
+                <w:t xml:space="preserve">Investment Behaviour and Capacity Adjustment in Fisheries: A Survey of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thebaud</w:t>
+                <w:t xml:space="preserve">Linda Nostbakken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Christian Sorensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsr096⟩</w:t>
+              <w:t xml:space="preserve">Marine Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (2), pp.95--117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5950/0738-1360-26.2.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499023v1</w:t>
+                <w:t xml:space="preserve">hal-01725550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fiscal regulations on investment in marine fisheries: A French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (2-3), pp.257-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hare or tortoise? Trade-offs in recovering sustainable bioeconomic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (6), pp.503-517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10666-010-9226-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the bio-economic sustainability of multi-species multi-fleet fisheries under a wide range of policy options using ISIS-Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+                <w:t xml:space="preserve">“A comparative review of the fisheries resource management systems in New Zealand and in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+                <w:t xml:space="preserve">Philippe Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youen Vermard</w:t>
+                <w:t xml:space="preserve">Kevin Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.01.007⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.463-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511774v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A comparative review of the fisheries resource management systems in New Zealand and in the European Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Marchal</w:t>
+                <w:t xml:space="preserve">Evaluation of the bio-economic sustainability of multi-species multi-fleet fisheries under a wide range of policy options using ISIS-Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lallemand</w:t>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Stokes</w:t>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2009032⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (7), pp.1013-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511628v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the global fishmeal and fish oil markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mittaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Resource Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (4), pp.564-609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1939-7445.2009.00053.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retrospective analysis of the effects of adopting individual transferable quotas in the Tasmanian red rock lobster, Jasus edwardsii, fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stewart Frusher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Richard Little</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (4), pp.549-558. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model of the Bay of Biscay pelagic fleet simulating fishing trip choice: the response to the closure of the European anchovy (Engraulis encrasicolus) fishery in 2005</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+                <w:t xml:space="preserve">Including ecological damage in the monetary valuation of oil spill impacts: an assessment of current practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (3-4), pp.297-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/F08-147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00368317v1</w:t>
+                <w:t xml:space="preserve">hal-00368325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including ecological damage in the monetary valuation of oil spill impacts: an assessment of current practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Hay</w:t>
+                <w:t xml:space="preserve">A dynamic model of the Bay of Biscay pelagic fleet simulating fishing trip choice: the response to the closure of the European anchovy (Engraulis encrasicolus) fishery in 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (11), pp.2444-2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F08-147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368325v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the market position of fish species subject to the impact of long-term changes: a case study of French fisheries in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (3), pp.307-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr:2008047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation des performances économiques de la pêche côtière : le cas de la région Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.753-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-economic analysis of long term changes in the production of French fishing fleets operating in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (3), pp.317-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr:2008048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish, fishers, seals and tourists: Economic consequences of creating a marine reserve in a multi-species, multi-activity context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Resource Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (4), pp.387-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1939-7445.2002.tb00095.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining viable recovery path toward sustainable fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (2), pp.411-422. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2007.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multidisciplinary indicator dashboards for coral reef fisheries management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Beliaeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.199-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr:2005026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing indicators for assessing the effects of marine protected areas on coral reef ecosystems: a multi-disciplinary standpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose García-Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.15-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr:2005011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11809,248 +11821,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité en environnement marin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goulletquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Béné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Goulletquer, P. Gros, G. Boeuf &amp; J. Weber. Editions Quae, pp.208, 2012, 978-2-7592-1762-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marées noires - Enjeux économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Perez Agundez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cariou Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae, pp.136, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12060,380 +12072,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des institutions dans la définition économique de la notion de ressource: l’exemple des ressources marines vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile de Cet Bertin Jean Boncoeur (sous la coordination de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La propriété à l’épreuve de la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-104, 2018, 978-2-7314-1116-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The blue economy: perspectives and challenges for the seventh continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ocean revealed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42--43, 2017, A découvert, 978-2-271-11907-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8 - BIOECONOMY – Bioeconomic analysis of marine protected area fisheries effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Protected Areas A Multidisciplinary Approach. Edited by Joachim Claudet. 2011. Online ISBN:9781139049382 Hardback ISBN:9780521766050 Paperback ISBN:9780521141086. Chap.8, pp190-225.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9781139049382.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fish to fisheries : the changing focus of management advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12443,190 +12455,190 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andy Payne (Editor), John Cotter (Editor), Ted Potter (Editor). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Fisheries Science : 50 Years on From Beverton and Holt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.135-154, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Fish to fisheries: the changing focus of management advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Fisheries Science: 50 years after Beverton and Holt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing, 2008, 9781444302660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId429"/>
+      <w:footerReference w:type="default" r:id="rId430"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12773,51 +12785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Friedman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105623" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Buchholzer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Frusher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Matsubara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf192" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T Ballance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Veytia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mart&#237; Barclay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00159-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Meriem Bensebaini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2024.107177" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Boschetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crommelynck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gardner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Richard Little" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF23024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00010-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loana Garraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esg.2023.100184" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nielsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Curtis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bastardie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Alban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9925" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.769182" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09847-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03386076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pierre Marzloff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tromeur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tarizzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard Little" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jennings" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107178" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fonner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Libecap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lipton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106990" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;palle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sanchirico" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay O&#8217;farrell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Haynie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2020.102388" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Speir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Brooks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.544440" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09685-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02975547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sanchirico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/710514" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137971v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.112" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12232" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Arneberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Eide" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Fromentin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Fulton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rolland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.10.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Hoyt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee Van Dover" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.085.0043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940438v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rindorf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dichmont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Wors&#248;e Clausen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw226" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Link" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Smith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. M. Smith" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schmidt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx130" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kohler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#243;pez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw252" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Pascoe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.01.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo X. C. Dutra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Dichmont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid E. van Putten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Deng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152556v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.04.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9486-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Owens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Jebreen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Thompson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.02.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hamon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pinnegar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12194" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Elizabeth Van Putten" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Dichmont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ximenes Cabral Dutra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aijun Deng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0867-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156374v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Lim-Camacho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Hobday" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo H. Bustamante" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Farmery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Fleming" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0670-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01198831v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Brander" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.12.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascoe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.929619" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726738v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidd" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.01.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.X.C. Dutra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boschetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.M. Smith" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dichmont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.08.011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726761v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moeseneder" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dutra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.04.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726762v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jennings" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.04.022" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692340v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726746v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.02.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134866v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Deng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dichmont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.01.013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725528v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Norman-Lopez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-06637-190313" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725531v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Slade" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Cameron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.06.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725532v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart D. Frusher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre E. Punt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-013-9302-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725524v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kung" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.12.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725535v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ellis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Marriott" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vieira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19425120.2014.966215" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692357v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Herfaut" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard V&#233;ron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.02.026" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725542v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Gibbs" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lorenz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.04.002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJG2FBZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725546v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/110238" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00779737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Putten" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soile Kulmala" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Dowling" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2011.00430.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK575BPB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745894v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Little" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.01.001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NPLKGKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725550v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nostbakken" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Christian Sorensen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5950/0738-1360-26.2.95" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499023v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr096" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630961v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859545v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9226-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511774v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511628v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lallemand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stokes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511619v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mittaine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Merino" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2009.00053.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009039" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368317v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-147" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368325v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366672v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bihel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008047" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366683v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366687v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Steinmetz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008048" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982805v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2002.tb00095.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186921v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.02.036" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094542v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beliaeff" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauvet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005026" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094563v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garc&#237;a-Charton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132629v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weber" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perez Agundez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Pierre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474181v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/propriete-a-lepreuve-mer-0" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155295v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499821v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358540v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reeves" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mardle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363603v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00175-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Friedman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mass&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa T Ballance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2025.106661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Buchholzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Frusher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Matsubara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thebaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Veytia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mart&#237; Barclay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00159-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Meriem Bensebaini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2024.107177" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Boschetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crommelynck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04129565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-023-00010-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loana Garraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esg.2023.100184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nielsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Motova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Curtis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bastardie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gardner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Richard Little" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF23024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagarde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09847-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207758v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Alban" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9925" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.769182" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Steins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ballesteros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Kraan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tromeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tarizzo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Richard Little" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jennings" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107178" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fonner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Libecap" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lipton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106990" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;palle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sanchirico" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay O&#8217;farrell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Haynie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2020.102388" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03386076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pierre Marzloff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635857" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Speir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Brooks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.544440" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzereaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09685-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02975547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sanchirico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/710514" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.107" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NVZ2GQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137971v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.112" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12232" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Arneberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Eide" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Fromentin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rasmus Nielsen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thunberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Holland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn O. Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Fulton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12232" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Girardin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Fulton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rolland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.10.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.06.063" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Hoyt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee Van Dover" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.085.0043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02048192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Ahad Cisse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940438v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rindorf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dichmont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Wors&#248;e Clausen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw226" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Link" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Smith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. M. Smith" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schmidt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx130" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kohler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#243;pez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw252" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Pascoe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.01.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo X. C. Dutra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Dichmont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid E. van Putten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Deng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152556v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.04.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9486-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Owens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Jebreen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Thompson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.02.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01940450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hamon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pinnegar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jaap Poos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12194" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Elizabeth Van Putten" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Dichmont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ximenes Cabral Dutra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aijun Deng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0867-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726762v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boschetti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jennings" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.M. Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascoe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.04.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01198831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Brander" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.12.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.929619" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726738v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidd" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.01.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726755v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.X.C. Dutra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dichmont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.08.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moeseneder" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dutra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ellis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.04.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwood Linwood H. Pendleton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726746v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.02.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156374v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Lim-Camacho" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Hobday" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo H. Bustamante" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Farmery" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysha Fleming" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0670-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725528v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Innes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Norman-Lopez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-06637-190313" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725531v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Slade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Cameron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.06.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart D. Frusher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre E. Punt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-013-9302-1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725530v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.05.010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQW80TNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kung" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.12.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725535v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ellis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross J. Marriott" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vieira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19425120.2014.966215" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134866v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Deng" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dichmont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.01.013" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725542v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Gibbs" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lorenz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.04.002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJG2FBZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835634v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertignac" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.12.005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KHG9P8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692357v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Herfaut" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard V&#233;ron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.02.026" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834986v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00779737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Putten" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soile Kulmala" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Dowling" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2011.00430.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK575BPB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745894v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Little" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.01.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NPLKGKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725546v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/110238" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499023v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsr096" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725550v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nostbakken" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Christian Sorensen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5950/0738-1360-26.2.95" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630961v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.012" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859545v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9226-2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511628v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lallemand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stokes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009032" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511774v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.01.007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511619v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mittaine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Merino" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2009.00053.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511501v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009039" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-147" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366672v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bihel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008047" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366683v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366687v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Steinmetz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008048" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2002.tb00095.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186921v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2007.02.036" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094542v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beliaeff" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauvet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005026" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094563v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garc&#237;a-Charton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005011" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132629v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weber" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282903v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perez Agundez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou Pierre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474181v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/propriete-a-lepreuve-mer-0" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155295v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499821v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139049382.012" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358540v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reeves" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mardle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363603v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>