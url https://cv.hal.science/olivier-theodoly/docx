--- v0 (2026-03-23)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Théodoly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8787-3709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-5402-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Adhesion & Inflammation (AMU, Inserm, CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico phase-field modeling of cell directed migration towards environments of lower or higher adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2025028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvalve-based gradient generators to control flow-free, time zero and long-term conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Tishkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.2043-2052. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4LC00901K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naive T lymphocytes chemotax long distance to CCL21 but not to a source of bioactive S1P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc David-Broglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Matti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (10), pp.107695. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.107695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Mapping of Adhesiveness on Live Cells Reveals How Guidance Phenotypes Can Emerge From Complex Spatiotemporal Integrin Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hatoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.625366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.e52196. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04871388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling T cells spreading, mechanics and activation by micropatterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghesquiere-Dierickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86133-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Mapping of Adhesiveness on Live Cells Reveals How Guidance Phenotypes Can Emerge From Complex Spatiotemporal Integrin Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hatoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.625366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leukocyte transmigration and longitudinal forward-thrusting force in a microfluidic Transwell device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonsales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120 (11), pp.2205-2221. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2021.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bistable Mechanism Mediated by Integrins Controls Mechanotaxis of Leukocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sbarrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118 (3), pp.565-577. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2019.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocytes perform reverse adhesive haptotaxis mediated by LFA-1 integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Strale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (16), pp.jcs242883. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.242883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging with reflection synthetic confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rasedujjaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Affannoukoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3721-3724. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.397364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human neutrophils swim and phagocytize bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia‐seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes‐pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic device to study flow-free chemotaxis of swimming cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Tishkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (9), pp.1639-1647. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0lc00045k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoeboid Swimming Is Propelled by Molecular Paddling in Lymphocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Farutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Suhail Rizvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (6), pp.1157-1177. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2020.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan Films for Microfluidic Studies of Single Bacteria and Perspectives for Antibiotic Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim T. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01375-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate area confinement is a key determinant of cell velocity in collective migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danahe Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Versaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.858-866. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-019-0543-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live nanoscopic to mesoscopic topography reconstruction with an optical microscope for chemical and biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), pp.e0207881. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography of the lubrication film under a pancake droplet travelling in a Hele-Shaw cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 850, pp.708-732. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplace pressure based disjoining pressure isotherm in non symmetric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C Maggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (22), pp.221601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell motility in confinement: a computational model for the shape of the cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Jedouaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.148-166. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201655166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism of force transmission at bacterial focal adhesion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Anantharaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 539 (7630), pp.530+. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature20121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute 3D reconstruction of thin films topography in microfluidic channels by interference reflection microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Valignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.911-916. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5lc01417d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in Microchannels: Dynamical Properties of the Lubrication Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6), pp.064501. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.064501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leukocyte-stiffening property of plasma in early acute respiratory distress syndrome (ARDS) revealed by a microfluidic single-cell study: the role of cytokines and protection with antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-015-1157-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocytes can self-steer passively with wind vane uropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie C Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5213. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lymphocytes Orient against the Direction of Fluid Flow during LFA-1-Mediated Migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie C. Lellouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (2), pp.322-31. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00799746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single cell rheometry with a microfluidic constriction: quantitative control of friction and fluid leaks between cell and channel walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomicrofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.024111. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4802272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00807595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Activity of Phosphonated-PEG Functionalized Cerium Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (31), pp.1148-11456. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la302173g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic tools to investigate pathologies in the blood microcirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), pp.529. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijnt.2012.045340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling of reflection interference contrast microscopy including polarization and numerical aperture effects: application to nanometric distance measurements and object profile reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zen-Hong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.1940-8. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la902504y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00440660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Investigation Reveals Distinct Roles for Actin Cytoskeleton and Myosin II Activity in Capillary Leukocyte Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Benoliel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (10), pp.4308-4318. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, pp.9541 - 9550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption Kinetics of Amphiphilic Diblock Copolymers : From Kinetically Frozen Colloids to Macrosurfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chhun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.781-793. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8030254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.9541-9550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Melting of Kinetically Frozen PBA-b-PAA Micelles via addition of surfactant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (20), pp.9939-9948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of amphiphilic diblock copolymers synthesized by MADIX polymerization process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (8), pp.2672-2682. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma062600+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis and aqueous solution properties of charged amphiphilic block copolymers PBA-b-PAA synthesized by MADIX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruela Talingting-Pabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (2), pp.897-911. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Amphiphilic Diblock Copolymers Synthesized by MADIX Polymerization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2672-2682. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma062600+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis and aqueous solution properties of Charged Amphiphilic Block Copolymers PBA-b-PAA synthesized by MADIX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Talingting-Pabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, In Press, Accepted Manuscript, pp.Available online 19 August 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the melting of kinetically frozen poly(butyl acrylate-b-acrylic acid) micelles via addition of surfactant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (20), pp.9939-9948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ high-energy x-ray reflectivity studies of hydrophobic polyelectrolytes at the solid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Sferrazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Guedeau-Boudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (41), pp.6329-6336. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/17/41/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan thin films: preparation, physicochemical characterizations and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufoam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in microchannels: dynamical properties of the lubrication film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valignat Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a rolling droplet : dynamical properties of the lubrication film in confined microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Théodoly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8787-3709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-5402-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Adhesion & Inflammation (AMU, Inserm, CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico phase-field modeling of cell directed migration towards environments of lower or higher adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2025028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvalve-based gradient generators to control flow-free, time zero and long-term conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Tishkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.2043-2052. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4LC00901K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naive T lymphocytes chemotax long distance to CCL21 but not to a source of bioactive S1P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc David-Broglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Matti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (10), pp.107695. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.107695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Mapping of Adhesiveness on Live Cells Reveals How Guidance Phenotypes Can Emerge From Complex Spatiotemporal Integrin Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hatoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.625366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling T cells spreading, mechanics and activation by micropatterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghesquiere-Dierickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86133-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.e52196. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04871388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leukocyte transmigration and longitudinal forward-thrusting force in a microfluidic Transwell device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonsales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120 (11), pp.2205-2221. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2021.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Mapping of Adhesiveness on Live Cells Reveals How Guidance Phenotypes Can Emerge From Complex Spatiotemporal Integrin Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hatoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.625366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging with reflection synthetic confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rasedujjaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Affannoukoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3721-3724. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.397364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human neutrophils swim and phagocytize bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia‐seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes‐pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bistable Mechanism Mediated by Integrins Controls Mechanotaxis of Leukocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sbarrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118 (3), pp.565-577. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2019.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocytes perform reverse adhesive haptotaxis mediated by LFA-1 integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Strale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (16), pp.jcs242883. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.242883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic device to study flow-free chemotaxis of swimming cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Tishkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (9), pp.1639-1647. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0lc00045k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoeboid Swimming Is Propelled by Molecular Paddling in Lymphocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Farutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Suhail Rizvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (6), pp.1157-1177. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2020.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate area confinement is a key determinant of cell velocity in collective migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danahe Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Versaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.858-866. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-019-0543-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan Films for Microfluidic Studies of Single Bacteria and Perspectives for Antibiotic Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim T. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01375-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live nanoscopic to mesoscopic topography reconstruction with an optical microscope for chemical and biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), pp.e0207881. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography of the lubrication film under a pancake droplet travelling in a Hele-Shaw cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 850, pp.708-732. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplace pressure based disjoining pressure isotherm in non symmetric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C Maggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (22), pp.221601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell motility in confinement: a computational model for the shape of the cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Jedouaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.148-166. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201655166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute 3D reconstruction of thin films topography in microfluidic channels by interference reflection microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Valignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.911-916. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5lc01417d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism of force transmission at bacterial focal adhesion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Anantharaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 539 (7630), pp.530+. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature20121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in Microchannels: Dynamical Properties of the Lubrication Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6), pp.064501. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.064501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leukocyte-stiffening property of plasma in early acute respiratory distress syndrome (ARDS) revealed by a microfluidic single-cell study: the role of cytokines and protection with antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-015-1157-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocytes can self-steer passively with wind vane uropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie C Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5213. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lymphocytes Orient against the Direction of Fluid Flow during LFA-1-Mediated Migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie C. Lellouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (2), pp.322-31. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00799746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single cell rheometry with a microfluidic constriction: quantitative control of friction and fluid leaks between cell and channel walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomicrofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.024111. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4802272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00807595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic tools to investigate pathologies in the blood microcirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), pp.529. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijnt.2012.045340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Activity of Phosphonated-PEG Functionalized Cerium Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (31), pp.1148-11456. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la302173g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling of reflection interference contrast microscopy including polarization and numerical aperture effects: application to nanometric distance measurements and object profile reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zen-Hong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.1940-8. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la902504y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00440660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Investigation Reveals Distinct Roles for Actin Cytoskeleton and Myosin II Activity in Capillary Leukocyte Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Benoliel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (10), pp.4308-4318. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption Kinetics of Amphiphilic Diblock Copolymers : From Kinetically Frozen Colloids to Macrosurfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chhun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.781-793. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8030254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.9541-9550. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la801406x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis and aqueous solution properties of charged amphiphilic block copolymers PBA-b-PAA synthesized by MADIX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruela Talingting-Pabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (2), pp.897-911. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Amphiphilic Diblock Copolymers Synthesized by MADIX Polymerization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (8), pp.2672-2682. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma062600+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the melting of kinetically frozen poly(butyl acrylate-b-acrylic acid) micelles via addition of surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (20), pp.9939-9948. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la700370f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ high-energy x-ray reflectivity studies of hydrophobic polyelectrolytes at the solid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Sferrazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Guedeau-Boudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (41), pp.6329-6336. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/17/41/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan thin films: preparation, physicochemical characterizations and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufoam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in microchannels: dynamical properties of the lubrication film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valignat Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a rolling droplet : dynamical properties of the lubrication film in confined microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95717965"/>
+    <w:nsid w:val="DB10408D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-theodoly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8787-3709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5402-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Curci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau de Noray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00901K" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc David-Broglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Matti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-Pelicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hatoum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Touchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.625366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Valignat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Gelard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202052196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04871388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sadoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghesquiere-Dierickx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86133-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin N&#232;gre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonsales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hornung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sbarrato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.12.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.242883" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02901451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rasedujjaman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397364" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia&#8208;seyda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes&#8208;pelicot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000084" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0lc00045k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Suhail Rizvi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.07.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02313358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Treguier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bugnicourt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim T. Islam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01375-19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danahe Mohammed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Vercruysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Versaevel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lantoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0543-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gabriele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207881" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jedouaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khames" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655166" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anantharaman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valignat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc01417d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Preira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-1157-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cadra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie C Lellouch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6213" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gucciardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hogg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie C. Lellouch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.12.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fresnais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302173g" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Valignat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijnt.2012.045340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00440660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zen-Hong Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902504y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoliel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bongrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.037" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chhun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8030254" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239217v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooks" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201947v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lizarraga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062600+" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruela Talingting-Pabalan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202246v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Lizarraga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talingting-Pabalan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069828v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baigl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sferrazza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ober" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rieutord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-theodoly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8787-3709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5402-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Curci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau de Noray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00901K" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc David-Broglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Matti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le He" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Valignat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Gelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202052196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-Pelicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hatoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Touchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.625366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sadoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghesquiere-Dierickx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86133-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04871388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin N&#232;gre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonsales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02901451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rasedujjaman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia&#8208;seyda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes&#8208;pelicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hornung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sbarrato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.12.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.242883" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0lc00045k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Suhail Rizvi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.07.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danahe Mohammed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Vercruysse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Versaevel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lantoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0543-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02313358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Treguier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bugnicourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim T. Islam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01375-19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gabriele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207881" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jedouaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khames" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655166" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valignat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc01417d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anantharaman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20121" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Preira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-1157-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cadra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie C Lellouch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6213" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gucciardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hogg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie C. Lellouch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.12.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022343v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Valignat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijnt.2012.045340" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fresnais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302173g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00440660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zen-Hong Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902504y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoliel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bongrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.037" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431778v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chhun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8030254" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801406x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruela Talingting-Pabalan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Lizarraga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062600+" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239217v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooks" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700370f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJRTSHCM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baigl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sferrazza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ober" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rieutord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>