--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Théodoly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8787-3709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-5402-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Adhesion & Inflammation (AMU, Inserm, CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico phase-field modeling of cell directed migration towards environments of lower or higher adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2025028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvalve-based gradient generators to control flow-free, time zero and long-term conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Tishkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.2043-2052. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4LC00901K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naive T lymphocytes chemotax long distance to CCL21 but not to a source of bioactive S1P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc David-Broglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Matti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (10), pp.107695. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.107695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Mapping of Adhesiveness on Live Cells Reveals How Guidance Phenotypes Can Emerge From Complex Spatiotemporal Integrin Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hatoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.625366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling T cells spreading, mechanics and activation by micropatterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghesquiere-Dierickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86133-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.e52196. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04871388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leukocyte transmigration and longitudinal forward-thrusting force in a microfluidic Transwell device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonsales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120 (11), pp.2205-2221. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2021.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Mapping of Adhesiveness on Live Cells Reveals How Guidance Phenotypes Can Emerge From Complex Spatiotemporal Integrin Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hatoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.625366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging with reflection synthetic confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rasedujjaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Affannoukoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3721-3724. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.397364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human neutrophils swim and phagocytize bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia‐seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes‐pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bistable Mechanism Mediated by Integrins Controls Mechanotaxis of Leukocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sbarrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118 (3), pp.565-577. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2019.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocytes perform reverse adhesive haptotaxis mediated by LFA-1 integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Strale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (16), pp.jcs242883. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.242883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic device to study flow-free chemotaxis of swimming cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Tishkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (9), pp.1639-1647. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0lc00045k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoeboid Swimming Is Propelled by Molecular Paddling in Lymphocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Farutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Suhail Rizvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (6), pp.1157-1177. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2020.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate area confinement is a key determinant of cell velocity in collective migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danahe Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Versaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.858-866. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-019-0543-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan Films for Microfluidic Studies of Single Bacteria and Perspectives for Antibiotic Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim T. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01375-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live nanoscopic to mesoscopic topography reconstruction with an optical microscope for chemical and biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), pp.e0207881. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography of the lubrication film under a pancake droplet travelling in a Hele-Shaw cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 850, pp.708-732. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplace pressure based disjoining pressure isotherm in non symmetric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C Maggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (22), pp.221601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell motility in confinement: a computational model for the shape of the cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Jedouaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.148-166. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201655166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute 3D reconstruction of thin films topography in microfluidic channels by interference reflection microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Valignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.911-916. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5lc01417d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism of force transmission at bacterial focal adhesion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Anantharaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 539 (7630), pp.530+. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature20121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in Microchannels: Dynamical Properties of the Lubrication Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6), pp.064501. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.064501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leukocyte-stiffening property of plasma in early acute respiratory distress syndrome (ARDS) revealed by a microfluidic single-cell study: the role of cytokines and protection with antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-015-1157-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocytes can self-steer passively with wind vane uropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie C Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5213. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lymphocytes Orient against the Direction of Fluid Flow during LFA-1-Mediated Migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie C. Lellouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (2), pp.322-31. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00799746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single cell rheometry with a microfluidic constriction: quantitative control of friction and fluid leaks between cell and channel walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomicrofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.024111. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4802272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00807595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic tools to investigate pathologies in the blood microcirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), pp.529. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijnt.2012.045340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Activity of Phosphonated-PEG Functionalized Cerium Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (31), pp.1148-11456. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la302173g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling of reflection interference contrast microscopy including polarization and numerical aperture effects: application to nanometric distance measurements and object profile reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zen-Hong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.1940-8. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la902504y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00440660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Investigation Reveals Distinct Roles for Actin Cytoskeleton and Myosin II Activity in Capillary Leukocyte Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Benoliel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (10), pp.4308-4318. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption Kinetics of Amphiphilic Diblock Copolymers : From Kinetically Frozen Colloids to Macrosurfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chhun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.781-793. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8030254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.9541-9550. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la801406x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis and aqueous solution properties of charged amphiphilic block copolymers PBA-b-PAA synthesized by MADIX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruela Talingting-Pabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (2), pp.897-911. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Amphiphilic Diblock Copolymers Synthesized by MADIX Polymerization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (8), pp.2672-2682. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma062600+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the melting of kinetically frozen poly(butyl acrylate-b-acrylic acid) micelles via addition of surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (20), pp.9939-9948. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la700370f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ high-energy x-ray reflectivity studies of hydrophobic polyelectrolytes at the solid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Sferrazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Guedeau-Boudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (41), pp.6329-6336. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/17/41/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan thin films: preparation, physicochemical characterizations and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufoam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in microchannels: dynamical properties of the lubrication film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valignat Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a rolling droplet : dynamical properties of the lubrication film in confined microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Théodoly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8787-3709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-5402-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Adhesion & Inflammation (AMU, Inserm, CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico phase-field modeling of cell directed migration towards environments of lower or higher adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2025028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvalve-based gradient generators to control flow-free, time zero and long-term conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Tishkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.2043-2052. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4LC00901K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naive T lymphocytes chemotax long distance to CCL21 but not to a source of bioactive S1P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc David-Broglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Matti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (10), pp.107695. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.107695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Mapping of Adhesiveness on Live Cells Reveals How Guidance Phenotypes Can Emerge From Complex Spatiotemporal Integrin Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hatoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.625366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Mapping of Adhesiveness on Live Cells Reveals How Guidance Phenotypes Can Emerge From Complex Spatiotemporal Integrin Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hatoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.625366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling T cells spreading, mechanics and activation by micropatterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghesquiere-Dierickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86133-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARHGAP45 controls naïve T‐ and B‐cell entry into lymph nodes and T‐cell progenitor thymus seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.e52196. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202052196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04871388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leukocyte transmigration and longitudinal forward-thrusting force in a microfluidic Transwell device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonsales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brustlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120 (11), pp.2205-2221. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2021.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocytes perform reverse adhesive haptotaxis mediated by LFA-1 integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau de Noray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Strale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (16), pp.jcs242883. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.242883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bistable Mechanism Mediated by Integrins Controls Mechanotaxis of Leukocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sbarrato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118 (3), pp.565-577. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2019.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging with reflection synthetic confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Rasedujjaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Affannoukoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3721-3724. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.397364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human neutrophils swim and phagocytize bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia‐seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes‐pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic device to study flow-free chemotaxis of swimming cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Tishkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Seveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (9), pp.1639-1647. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0lc00045k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amoeboid Swimming Is Propelled by Molecular Paddling in Lymphocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Farutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Suhail Rizvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (6), pp.1157-1177. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2020.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan Films for Microfluidic Studies of Single Bacteria and Perspectives for Antibiotic Susceptibility Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim T. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01375-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate area confinement is a key determinant of cell velocity in collective migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danahe Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Versaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.858-866. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-019-0543-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live nanoscopic to mesoscopic topography reconstruction with an optical microscope for chemical and biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcia-Seyda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (12), pp.e0207881. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography of the lubrication film under a pancake droplet travelling in a Hele-Shaw cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 850, pp.708-732. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplace pressure based disjoining pressure isotherm in non symmetric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C Maggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (22), pp.221601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell motility in confinement: a computational model for the shape of the cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Jedouaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Khames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.148-166. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201655166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism of force transmission at bacterial focal adhesion complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Anantharaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 539 (7630), pp.530+. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature20121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute 3D reconstruction of thin films topography in microfluidic channels by interference reflection microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Valignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.911-916. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5lc01417d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in Microchannels: Dynamical Properties of the Lubrication Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6), pp.064501. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.064501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leukocyte-stiffening property of plasma in early acute respiratory distress syndrome (ARDS) revealed by a microfluidic single-cell study: the role of cytokines and protection with antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Biarnes-Pelicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-015-1157-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocytes can self-steer passively with wind vane uropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie C Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5213. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lymphocytes Orient against the Direction of Fluid Flow during LFA-1-Mediated Migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gucciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie C. Lellouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (2), pp.322-31. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00799746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single cell rheometry with a microfluidic constriction: quantitative control of friction and fluid leaks between cell and channel walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomicrofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.024111. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4802272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00807595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Activity of Phosphonated-PEG Functionalized Cerium Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (31), pp.1148-11456. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la302173g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic tools to investigate pathologies in the blood microcirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Preira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), pp.529. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijnt.2012.045340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modeling of reflection interference contrast microscopy including polarization and numerical aperture effects: application to nanometric distance measurements and object profile reconstruction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zen-Hong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.1940-8. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la902504y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00440660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Investigation Reveals Distinct Roles for Actin Cytoskeleton and Myosin II Activity in Capillary Leukocyte Trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Benoliel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Théodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (10), pp.4308-4318. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption Kinetics of Amphiphilic Diblock Copolymers : From Kinetically Frozen Colloids to Macrosurfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chhun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (2), pp.781-793. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8030254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Transition on Hydrophobic Surfaces Covered by Polyelectrolyte Brushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (17), pp.9541-9550. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la801406x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the melting of kinetically frozen poly(butyl acrylate-b-acrylic acid) micelles via addition of surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (20), pp.9939-9948. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la700370f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis and aqueous solution properties of charged amphiphilic block copolymers PBA-b-PAA synthesized by MADIX®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruela Talingting-Pabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (2), pp.897-911. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Amphiphilic Diblock Copolymers Synthesized by MADIX Polymerization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (8), pp.2672-2682. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma062600+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ high-energy x-ray reflectivity studies of hydrophobic polyelectrolytes at the solid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Sferrazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Guedeau-Boudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (41), pp.6329-6336. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/17/41/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de gouttes en cellule de Hele-Shaw (presenter M.C. Jullien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan thin films: preparation, physicochemical characterizations and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montembault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide Conference, EPNOE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a 2D droplet in a Hele-Shaw cell (presenter B. Reichert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eufoam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of 2D bubbles in a Hele-Shaw cell (presenter : Reichert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a rolling droplet : dynamical properties of the lubrication film in confined microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Valignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in microchannels: dynamical properties of the lubrication film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Leshansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valignat Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet velocity in a micrometric Hele-Shaw Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Huerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Theodoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB10408D"/>
+    <w:nsid w:val="3C7A6833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-theodoly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8787-3709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5402-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Curci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau de Noray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00901K" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc David-Broglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Matti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le He" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Valignat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Gelard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202052196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-Pelicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hatoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Touchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.625366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sadoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghesquiere-Dierickx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86133-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04871388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin N&#232;gre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonsales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02901451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rasedujjaman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia&#8208;seyda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes&#8208;pelicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hornung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sbarrato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.12.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.242883" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0lc00045k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Suhail Rizvi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.07.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danahe Mohammed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Vercruysse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Versaevel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lantoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0543-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02313358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Treguier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bugnicourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim T. Islam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01375-19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gabriele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207881" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jedouaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khames" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655166" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valignat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc01417d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anantharaman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20121" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Preira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-1157-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cadra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie C Lellouch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6213" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gucciardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hogg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie C. Lellouch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.12.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022343v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Valignat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijnt.2012.045340" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fresnais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302173g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00440660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zen-Hong Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902504y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoliel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bongrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.037" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431778v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chhun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8030254" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801406x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruela Talingting-Pabalan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Lizarraga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062600+" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239217v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooks" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700370f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJRTSHCM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baigl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sferrazza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ober" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rieutord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-theodoly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8787-3709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5402-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455034v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Curci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau de Noray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00901K" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc David-Broglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Matti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-Pelicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hatoum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Touchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.625366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Valignat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Gelard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202052196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sadoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghesquiere-Dierickx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86133-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04871388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin N&#232;gre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonsales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.242883" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hornung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sbarrato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02901451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rasedujjaman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Giovannini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397364" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia&#8208;seyda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Seveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes&#8208;pelicot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000084" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0lc00045k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Suhail Rizvi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.07.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02313358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Treguier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bugnicourt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim T. Islam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01375-19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danahe Mohammed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Vercruysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Versaevel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lantoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0543-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gabriele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207881" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Jedouaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khames" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655166" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anantharaman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Theodoly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valignat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5lc01417d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Preira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-1157-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cadra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie C Lellouch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6213" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gucciardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hogg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie C. Lellouch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.12.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00807595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fresnais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302173g" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Valignat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lellouch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijnt.2012.045340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00440660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zen-Hong Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902504y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoliel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bongrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.037" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431778v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chhun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8030254" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801406x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooks" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700370f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJRTSHCM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruela Talingting-Pabalan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.08.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Lizarraga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bauer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062600+" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069828v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baigl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sferrazza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ober" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rieutord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910435v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valignat Marie-Pierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370457v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>