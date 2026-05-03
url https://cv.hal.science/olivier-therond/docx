--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -672,1326 +672,1326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a local descriptive to a generic predictive model of cereal aphid regulation by predators</w:t>
+                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Stell</w:t>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Laubmeier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helmut Meiss</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259, pp.31-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648384v1</w:t>
+                <w:t xml:space="preserve">hal-04871063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially explicit modelling of the natural regulation of green aphids on a andscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therond Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vialatte Aude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art06-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744314v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">From a local descriptive to a generic predictive model of cereal aphid regulation by predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Laubmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (7), pp.943-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871063v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit modelling of the natural regulation of green aphids on a andscape scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Saint-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Therond Olivier</w:t>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vialatte Aude</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89, pp.67-76. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.108773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art06-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564612v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of bee responses to land use and land cover changes in agricultural landscapes – a review and research agenda</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Gay</w:t>
+                <w:t xml:space="preserve">One Health (Une seule santé) pour concevoir des alternatives crédibles aux défaillances des systèmes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.13109⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2024016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662199v1</w:t>
+                <w:t xml:space="preserve">hal-04675939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health (Une seule santé) pour concevoir des alternatives crédibles aux défaillances des systèmes alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Models of bee responses to land use and land cover changes in agricultural landscapes – a review and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33, pp.18. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (6), pp.2003-2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2024016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.13109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675939v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability and resilience against climate change provided by a territorial crop-livestock system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between soil ecosystem services in temperate annual field crops: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Catarino</w:t>
+                <w:t xml:space="preserve">Maëlys Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139646⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 902, pp.165930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412461v1</w:t>
+                <w:t xml:space="preserve">hal-04218611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-explicit modelling of green peach aphid control at the landscape level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vialatte Aude</w:t>
+                <w:t xml:space="preserve">Agriculture du futur : la biodiversité avant les technologies !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Up' Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338168v1</w:t>
+                <w:t xml:space="preserve">hal-04968313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradigmes et scénarios de transition des systèmes alimentaires pour la neutralité carbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Sustainability and resilience against climate change provided by a territorial crop-livestock system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 432, pp.139646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2023016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04181669v1</w:t>
+                <w:t xml:space="preserve">hal-04412461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As simple as possible but not simpler?: the case of irrigation modeling at catchment scale in southwestern France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Spatially-explicit modelling of green peach aphid control at the landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therond Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vialatte Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.68-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00271-023-00846-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004071v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between soil ecosystem services in temperate annual field crops: A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Paradigmes et scénarios de transition des systèmes alimentaires pour la neutralité carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165930⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2023016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218611v1</w:t>
+                <w:t xml:space="preserve">hal-04181669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture du futur : la biodiversité avant les technologies !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+                <w:t xml:space="preserve">As simple as possible but not simpler?: the case of irrigation modeling at catchment scale in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Up' Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Irrigation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00271-023-00846-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968313v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t>
               </w:r>
@@ -2239,880 +2239,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of agricultural systems: biodiversity-based systems are stable, while intensified ones are resistant and high-yielding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Farmer-led agroecology for biodiversity with climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda Bane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103365⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (11), pp.927-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2022.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642849v1</w:t>
+                <w:t xml:space="preserve">hal-03853090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the abundances of aphids and their natural enemies in cereal crops: Machine-learning versus linear models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Resilience of agricultural systems: biodiversity-based systems are stable, while intensified ones are resistant and high-yielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104866⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.103365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633344v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer-led agroecology for biodiversity with climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anett Richter</w:t>
+                <w:t xml:space="preserve">Predicting the abundances of aphids and their natural enemies in cereal crops: Machine-learning versus linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranda Bane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J.O. Pocock</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Tosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (11), pp.927-930. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.104866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2022.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853090v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture régénératrice : summum de l’agroécologie ou greenwashing ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+                <w:t xml:space="preserve">Introducing and expanding cover crops at the watershed scale: Impact on water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2022014⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 337, pp.108050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736171v1</w:t>
+                <w:t xml:space="preserve">hal-03726432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Predictions of Interaction Dynamics between Cereal Aphids and Their Natural Enemies: A Review</w:t>
+                <w:t xml:space="preserve">L’agriculture régénératrice : summum de l’agroécologie ou greenwashing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Stell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Lasserre-Joulin</w:t>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects13050479⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (17), 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2022014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009169v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une seule santé, pour refonder véritablement l’agriculture et l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Up' Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing and expanding cover crops at the watershed scale: Impact on water flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+                <w:t xml:space="preserve">Towards Predictions of Interaction Dynamics between Cereal Aphids and Their Natural Enemies: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Casal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">F. Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 337, pp.108050. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects13050479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726432v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating agri-environmental indicators, ecosystem services assessment, life cycle assessment and yield gap analysis to assess the environmental sustainability of agriculture</w:t>
               </w:r>
@@ -3232,90 +3232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3362,51 +3362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,624 +3490,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistent responses of conservation biocontrol to landscape structure: new insights from a network‐based review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel Parry</w:t>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Monteil</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vialatte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (2), pp.e2456. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 379 (2), pp.134725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507323v1</w:t>
+                <w:t xml:space="preserve">hal-03831668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inconsistent responses of conservation biocontrol to landscape structure: new insights from a network‐based review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Ratsimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Misslin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Hazel Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 379 (2), pp.134725. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.e2456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.2456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831668v1</w:t>
+                <w:t xml:space="preserve">hal-03507323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of quantitative evaluations of the resilience, vulnerability, robustness and adaptive capacity of temperate agricultural systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">L'évaluation des systèmes agricoles à l'aune des services écosystémiques et de l'économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), 14p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150196v1</w:t>
+                <w:t xml:space="preserve">hal-03322631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Review of quantitative evaluations of the resilience, vulnerability, robustness and adaptive capacity of temperate agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 286, pp.125456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412586v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des systèmes agricoles à l'aune des services écosystémiques et de l'économie circulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322631v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing farmer-acceptable rotations that assure ecosystem service provision in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Schmucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrha Abay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Termansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Bane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65, pp.169-244. </w:t>
@@ -4197,51 +4197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4469,51 +4469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prairie dans tous ses états : 3. Services fournis de la ferme au paysage en Aveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,51 +4590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,51 +4992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield-N: A simple model to predict nitrogen leaching from crop fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,472 +5120,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULTEAU, a collective water management tool for a large scale approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gendre</w:t>
+                <w:t xml:space="preserve">Analysis of relationships between ecosystem services: A generic classification and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/k9vq-mn67⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926240v1</w:t>
+                <w:t xml:space="preserve">hal-02867016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of relationships between ecosystem services: A generic classification and review of the literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
+                <w:t xml:space="preserve">SIMULTEAU, a collective water management tool for a large scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.345-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/k9vq-mn67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02867016v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides : les alternatives existent, mais les acteurs sont-ils prêts à se remettre en cause ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Analyse de modèles d’agriculture biodiversifiés au prisme de la « santé unique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, janvier 2020, pp.Online</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350923v1</w:t>
+                <w:t xml:space="preserve">hal-02627823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de modèles d’agriculture biodiversifiés au prisme de la « santé unique »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Pesticides : les alternatives existent, mais les acteurs sont-ils prêts à se remettre en cause ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, janvier 2020, pp.Online</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627823v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of diversity and intensification level on vulnerability, resilience and robustness of agricultural systems</w:t>
               </w:r>
@@ -5682,658 +5682,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: An integrated graphical tool for analysing impacts and services provided by livestock farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The glorious diversity of grasslands: 2. Evaluating forage production and the availability of ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240, pp.295-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187456v1</w:t>
+                <w:t xml:space="preserve">hal-02924558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of bioeconomy systems and sustainability issues at the territorial scale. A review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review: An integrated graphical tool for analysing impacts and services provided by livestock farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kurek</w:t>
+                <w:t xml:space="preserve">J. Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.05.385⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119000351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02154646v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The glorious diversity of grasslands: 2. Evaluating forage production and the availability of ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Characteristics of bioeconomy systems and sustainability issues at the territorial scale. A review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.898-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.05.385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924558v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et biodiversité: les services écosystémiques, une voie de réconciliation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rapid, spatially explicit approach to describe cropping systems dynamics at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Murgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/gldz6i⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173 (Juillet), pp.491-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154655v1</w:t>
+                <w:t xml:space="preserve">hal-02620736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid, spatially explicit approach to describe cropping systems dynamics at the regional scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture et biodiversité: les services écosystémiques, une voie de réconciliation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 173 (Juillet), pp.491-503. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.29-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/gldz6i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620736v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting water balance of wheat and crop rotations with a simple model: AqYield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,51 +6423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glorious diversity of grasslands: 1. the agricultural and societal benefits of grasslands from a multidisciplinary and multiscale perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6656,51 +6656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des systèmes culture élevage à l’échelle des territoires : une méthode adaptative et participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7168,797 +7168,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t>
+                <w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 363, pp.99-120. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620900v1</w:t>
+                <w:t xml:space="preserve">hal-02622347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t>
+                <w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (1), 13 p. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.99-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622347v1</w:t>
+                <w:t xml:space="preserve">hal-02620900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A new analytical framework of farming system and agriculture model diversities. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0429-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604850v1</w:t>
+                <w:t xml:space="preserve">hal-01607390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental impacts of introducing grain legumes in farming systems of Midi-Pyrenees region (France): a simulation approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22069/ijpp.2017.3310⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (1), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510795v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « grange » : un cadre conceptuel pour appréhender les bouquets de services rendus par l’élevage dans les territoires</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic and environmental impacts of introducing grain legumes in farming systems of Midi-Pyrenees region (France): a simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shahzada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plant Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.65-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22069/ijpp.2017.3310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619679v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical framework of farming system and agriculture model diversities. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La « grange » : un cadre conceptuel pour appréhender les bouquets de services rendus par l’élevage dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.273-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0429-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607390v1</w:t>
+                <w:t xml:space="preserve">hal-02619679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory method for the design and integrated assessment of crop-livestock systems in farmers’ groups</w:t>
               </w:r>
@@ -7970,64 +7970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mélac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8100,64 +8100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara F. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8199,90 +8199,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la diversité des formes d’agriculture : au delà de l’opposition entre bio et conventionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74, pp.Online</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8320,51 +8320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological framework for analyzing and designing integrated crop-livestock systems from farm to territory levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8405,596 +8405,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design and assessment of cropping systems for developing crop-livestock integration at the territory level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">RPG Explorer: A new tool to ease the analysis of agricultural landscape dynamics with the Land Parcel Identification System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Grimaldi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637593v1</w:t>
+                <w:t xml:space="preserve">hal-01358175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing local and generic information to model cropping system spatial distribution in an agricultural landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-design and assessment of cropping systems for developing crop-livestock integration at the territory level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.02.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641462v1</w:t>
+                <w:t xml:space="preserve">hal-02637593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy farmers, agricultural experts, and the agroecological transition: a cross-analysis of agricultural and marketing practices in Aveyron</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+                <w:t xml:space="preserve">Hybridizing local and generic information to model cropping system spatial distribution in an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.339-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605677v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer: A new tool to ease the analysis of agricultural landscape dynamics with the Land Parcel Identification System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dairy farmers, agricultural experts, and the agroecological transition: a cross-analysis of agricultural and marketing practices in Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 228, pp.295-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01358175v1</w:t>
+                <w:t xml:space="preserve">hal-01605677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayasu Asai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9311,281 +9311,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward integrated water and agricultural land management: participatory design of agricultural landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Murgue</w:t>
+                <w:t xml:space="preserve">Agriculture, jeux d'acteurs et transition écologique. Première approche dans le bassin Tarn-Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 222, pp.143-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632157v1</w:t>
+                <w:t xml:space="preserve">hal-02637469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, jeux d'acteurs et transition écologique. Première approche dans le bassin Tarn-Aveyron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.1259-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0306-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637469v1</w:t>
+                <w:t xml:space="preserve">hal-02935682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche agroécologique de la gestion quantitative de l’eau en zone de déficit chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9639,195 +9661,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Toward integrated water and agricultural land management: participatory design of agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.52-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0306-1⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935682v1</w:t>
+                <w:t xml:space="preserve">hal-02632157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing agroecological transitions; A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9930,51 +9930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10137,51 +10137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming system design for innovative crop-livestock integration in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10280,51 +10280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10479,51 +10479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie à l'échelle d'un territoire repensée à travers la complémentarité de systèmes d'exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10702,741 +10702,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
+                <w:t xml:space="preserve">Water futures: Reviewing water-scenario analyses through an original interpretative framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hug March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001295v1</w:t>
+                <w:t xml:space="preserve">hal-02650616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle représentation des systèmes de culture pour la gestion de l’eau sur un grand territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic framework for scenario exercises using models applied to water-resource management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Carpani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.010⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767926v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water futures: Reviewing water-scenario analyses through an original interpretative framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hug March</w:t>
+                <w:t xml:space="preserve">A generic framework for scenario exercises using models applied to water-resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 82, pp.126-137. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.125-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650616v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling solution for developing and evaluating agricultural land-use scenarios in water scarcity contexts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moirez-Charron</w:t>
+                <w:t xml:space="preserve">Les difficultés associées à la gestion quantitative de l’eau et à la mise en œuvre de la réforme des volumes prélevables : le cas du bassin Adour-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.127-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650929v1</w:t>
+                <w:t xml:space="preserve">hal-02646474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés associées à la gestion quantitative de l’eau et à la mise en œuvre de la réforme des volumes prélevables : le cas du bassin Adour-Garonne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Debril</w:t>
+                <w:t xml:space="preserve">A modelling solution for developing and evaluating agricultural land-use scenarios in water scarcity contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moirez-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (9), pp.2625-2641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11269-012-0037-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646474v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel pour l’intégration agroécologique de systèmes combinant culture et élevage</w:t>
               </w:r>
@@ -11461,51 +11461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.101-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11533,388 +11533,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of the Nitrate Directive on farming systems using a bio-economic modelling chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scale changes and model linking methods for integrated assessment of agri-environmental systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Louhichi</w:t>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin K. van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Wery</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2010.09.003⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (1-2), pp.6-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186937v1</w:t>
+                <w:t xml:space="preserve">hal-02651498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale changes and model linking methods for integrated assessment of agri-environmental systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Ewert</w:t>
+                <w:t xml:space="preserve">Assessing the impact of the Nitrate Directive on farming systems using a bio-economic modelling chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin K. van Ittersum</w:t>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heckelei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">I. Mouratiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Bezlepkina</w:t>
+                <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 142 (1-2), pp.6-17. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (2), pp.135-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651498v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis and simulation: a suitable combination to support farming systems design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12107,103 +12107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t>
@@ -12226,611 +12226,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Ewert</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.546-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267676v1</w:t>
+                <w:t xml:space="preserve">hal-02192753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A goal oriented indicator framework to support integrated assessment of new policies for agri-environmental systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.M. Stapleton</w:t>
+                <w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ewert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rob Knapen</w:t>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 12 (5), pp.562-572. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592019v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining assessment projects and scenarios for policy support: Use of ontology in Integrated Assessment and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Janssen</w:t>
+                <w:t xml:space="preserve">A goal oriented indicator framework to support integrated assessment of new policies for agri-environmental systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Ewert, F.</w:t>
+                <w:t xml:space="preserve">L.M. Stapleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongtao Li</w:t>
+                <w:t xml:space="preserve">Franck Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. N. Athanasiadis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">- Wien, J. J. F.</w:t>
+                <w:t xml:space="preserve">Rob Knapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.562-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.04.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666369v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ewert</w:t>
+                <w:t xml:space="preserve">Defining assessment projects and scenarios for policy support: Use of ontology in Integrated Assessment and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Ewert, F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+                <w:t xml:space="preserve">Hongtao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bezlepkina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">I. N. Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Andersen</w:t>
+                <w:t xml:space="preserve">- Wien, J. J. F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (5), pp.546-561. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (12), pp.1491-1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192753v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and predicting plant phenology in species-rich grasslands</w:t>
               </w:r>
@@ -12842,64 +12842,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ansquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouda Al Haj Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12962,77 +12962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing potential flexibility in grassland use : An application to the French Aubrac area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13096,103 +13096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a crop-farm-indicators modelling chain to assess the impact of the EU nitrate directive in the Midi Pyrenees region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3S), pp.41-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13239,90 +13239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heckelei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.311-312</w:t>
@@ -13364,64 +13364,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologies de prairies riches en espèces en vue d'évaluer leur valeur d'usage: bases agro-écologiques et exemples d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13489,51 +13489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter le système d'alimentation d'élevages laitiers pour comprendre leur strategie d'adaptation au cahier des charges d'une IGP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13588,90 +13588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour caractériser les prairies naturelles et leur valeur d'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13739,489 +13739,489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA for large-scale farming system design: methodological approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ugo Javourez</w:t>
+                <w:t xml:space="preserve">Simulating biomass chains for agricultural and bioeconomy transitions: The agent-based model, BioChains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau (Université Paris-Saclay), France</w:t>
+              <w:t xml:space="preserve">Colloque International Bioeco - Towards an Ecological Bioeconomy: Interrogating Concepts and Practices from the Human and Social Sciences (BIOECO2 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France. pp.644930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251459v1</w:t>
+                <w:t xml:space="preserve">hal-05325353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible crop rotation identification and classification: New tool and application to France</w:t>
+                <w:t xml:space="preserve">MAELIA for large-scale farming system design: methodological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Javourez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sophie Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau (Université Paris-Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251440v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of bioeconomy systems' sustainability: strengths, limits and research agenda</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gerbel</w:t>
+                <w:t xml:space="preserve">Flexible crop rotation identification and classification: New tool and application to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Javourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URCA, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127299v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating biomass chains for agricultural and bioeconomy transitions: The agent-based model, BioChains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative assessment of bioeconomy systems' sustainability: strengths, limits and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Sophie Gerbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Bioeco - Towards an Ecological Bioeconomy: Interrogating Concepts and Practices from the Human and Social Sciences (BIOECO2 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France. pp.644930</w:t>
+              <w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URCA, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325353v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Biomass Chains for Agricultural and Bioeconomy Transitions: the agent-based model Biochains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14367,77 +14367,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’aide à la décision multi-acteur et multi-échelles pour les systèmes Water-Food-Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Saint Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14475,51 +14475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de stratégies de gestion du paysage favorisant la régulation des ravageurs et limitant la propagation de la jaunisse de la betterave à l’aide d’un modèle spatialement explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14570,103 +14570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments sur les fonctions des sols, les services écosystémiques, et les bases de données pour les évaluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Prospective Aménagement ZAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGEDD, Inspection Générale de l’Environnement et du Développement Durable, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14691,51 +14691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling tool to explore landscape management strategies to promote pest control and limit beet yellows disease spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14780,972 +14780,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
+                <w:t xml:space="preserve">CarSolEl, a user-friendly tool to predict carbon stocks evolution in grassland-based farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brun-Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Versailles, France</w:t>
+              <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France. pp.800-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921743v1</w:t>
+                <w:t xml:space="preserve">hal-03749832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067559v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CarSolEl, a user-friendly tool to predict carbon stocks evolution in grassland-based farms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Martin</w:t>
+                <w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749832v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of agricultural biogas plants and their long term performances</w:t>
+                <w:t xml:space="preserve">Quantifier le stockage de carbone dans les sols, les acquis du projet CarSolEl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Colas</w:t>
+                <w:t xml:space="preserve">H Chambaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Bareha</w:t>
+                <w:t xml:space="preserve">L Brun Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girault</w:t>
+                <w:t xml:space="preserve">A Cadéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Chritophe Soulié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Belorgey</w:t>
+                <w:t xml:space="preserve">K Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International E-Conference on Renewable Energy and Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482595v1</w:t>
+                <w:t xml:space="preserve">hal-03358835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">Integrated assessment of agricultural biogas plants and their long term performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bareha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Chritophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Belorgey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">2nd International E-Conference on Renewable Energy and Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494802v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Olivier Redon</w:t>
+                <w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Galy</w:t>
+                <w:t xml:space="preserve">Marine Belorgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DeepSurf Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657002v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier le stockage de carbone dans les sols, les acquis du projet CarSolEl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Chambaut</w:t>
+                <w:t xml:space="preserve">Paul Olivier Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Brun Lafleur</w:t>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cadéro</w:t>
+                <w:t xml:space="preserve">Laurent Saint Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Klumpp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Catherine Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">DeepSurf Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358835v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
@@ -15768,1011 +15768,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">iEMSs2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942379v1</w:t>
+                <w:t xml:space="preserve">hal-02942716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la résilience de différentes formes d’agriculture face aux changements climatiques et crises économiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947654v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la résilience de différentes formes d’agriculture face aux changements climatiques et crises économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iEMSs2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942716v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
+              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737949v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying ecosystem capacity, modulation by agricultural practices and actual use of ecosystem services by farmers</w:t>
+                <w:t xml:space="preserve">Dynamique des systèmes agricole face aux perturbations : review des méthodes d’évaluation et facteurs explicatifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World conference of Ecosystem Services Partnership</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Hannover, France</w:t>
+              <w:t xml:space="preserve">Séminaire école doctorale SIRENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867846v1</w:t>
+                <w:t xml:space="preserve">hal-02947658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAELIA multi-agent platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Catarino</w:t>
+                <w:t xml:space="preserve">Quantifying ecosystem capacity, modulation by agricultural practices and actual use of ecosystem services by farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EASY Conference, Groupe « Ecologie &amp; Agriculture » de la Société Française d’Ecologie (Sfe), Ecology &amp; Agriculture Summit for Young scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947637v1</w:t>
+                <w:t xml:space="preserve">hal-02947656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des systèmes agricole face aux perturbations : review des méthodes d’évaluation et facteurs explicatifs.</w:t>
+                <w:t xml:space="preserve">Quantifying ecosystem capacity, modulation by agricultural practices and actual use of ecosystem services by farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire école doctorale SIRENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">World conference of Ecosystem Services Partnership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hannover, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947658v1</w:t>
+                <w:t xml:space="preserve">hal-02867846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying ecosystem capacity, modulation by agricultural practices and actual use of ecosystem services by farmers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">The MAELIA multi-agent platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASY Conference, Groupe « Ecologie &amp; Agriculture » de la Société Française d’Ecologie (Sfe), Ecology &amp; Agriculture Summit for Young scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947656v1</w:t>
+                <w:t xml:space="preserve">hal-02947637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Wassenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16866,51 +16866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t>
@@ -17164,77 +17164,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated assessment and modelling of agro-ecological practices on water flow at catchment level: what potential of the Maelia platform?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17302,64 +17302,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17410,51 +17410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the “Soil stabilisation and control of erosion” ecosystem service provided by agricultural ecosystems over the French territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17522,51 +17522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction « Infiltration et circulation de l’eau » Exemple de l’évaluation menée dans le cadre de l’étude EFESE-EA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17611,467 +17611,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What interactions between ecosystem services linked to soil functioning?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733760v1</w:t>
+                <w:t xml:space="preserve">hal-02790454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">What interactions between ecosystem services linked to soil functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734959v1</w:t>
+                <w:t xml:space="preserve">hal-02733760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with ecosystem services in the management of agro-ecological systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Ecosystem Services Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737788v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with ecosystem services in the management of agro-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t>
+              <w:t xml:space="preserve">European Ecosystem Services Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790454v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of landscape heterogeneity and agricultural practices on biological control of pests: Detailed literature review from 1993 to 2017.</w:t>
               </w:r>
@@ -18083,51 +18083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18165,103 +18165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioeconomy systems sustainability assessment : embracing complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
@@ -18441,51 +18441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18534,575 +18534,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consideration of decision-making processes in agent-based models of social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">8th International Environmental Modelling and Software Society (iEMSs 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Open Archive TOULOUSE Archive Ouverte., Jul 2016, Toulouse, France. pp. 1083-1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737866v1</w:t>
+                <w:t xml:space="preserve">hal-01739991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des formes d’agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation conceptuelle de l’influence de l’hétérogénéité du paysage et des pratiques agricoles sur les services de pollinisation et de régulation biologique par conservation, et leurs interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Ratsimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent « Elevage et développement durable des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Montpellier, France. 19 p</w:t>
+              <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603046v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of decision-making processes in agent-based models of social-ecological systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+                <w:t xml:space="preserve">A tool-box for designing an agroecological transition with local stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Environmental Modelling and Software Society (iEMSs 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Open Archive TOULOUSE Archive Ouverte., Jul 2016, Toulouse, France. pp. 1083-1090</w:t>
+              <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739991v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation conceptuelle de l’influence de l’hétérogénéité du paysage et des pratiques agricoles sur les services de pollinisation et de régulation biologique par conservation, et leurs interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des formes d’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
+              <w:t xml:space="preserve">Séminaire permanent « Elevage et développement durable des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738165v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool-box for designing an agroecological transition with local stakeholders</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 35 p</w:t>
+              <w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607886v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement agrohydrologique des retenues dans un territoire agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19170,51 +19170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des services écosystémiques auxquels contribuent les sols, dans le cadre de EFESE-EA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19317,51 +19317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PAYOTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19412,51 +19412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirina Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19488,424 +19488,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services écosystémiques auxquels contribuent les sols : cadres conceptuels et méthodologies d'évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French evaluation of soil-related ecosystem services for agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau MIDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Science-policy aspects of soil-related ecosystem services mapping and assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792776v1</w:t>
+                <w:t xml:space="preserve">hal-01595605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Service indicators for grasslands in relation to ecoclimatic regions and land use systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les services écosystémiques auxquels contribuent les sols : cadres conceptuels et méthodologies d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Bernues</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th General Meeting of EGF, Trondheim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.524-547</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau MIDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052688v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French evaluation of soil-related ecosystem services for agro-ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Ecosystem Service indicators for grasslands in relation to ecoclimatic regions and land use systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bernues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Knut Anders Hovstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johannes Isselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science-policy aspects of soil-related ecosystem services mapping and assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th General Meeting of EGF, Trondheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.524-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595605v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture models at the crossroads of farming systems, food systems and territorial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Edgmond, United Kingdom. 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19924,562 +19924,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling small agricultural dams dynamics into the MAELIA multi-agent platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Truche</w:t>
+                <w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.9</w:t>
+              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250938v1</w:t>
+                <w:t xml:space="preserve">hal-01603692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of socio-ecological approaches in assessing the provision and use of ecosystem services in agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+                <w:t xml:space="preserve">Evaluation multicritère du retour au sol des PRO : apports et limites des différentes approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire Ecoserv: «Enhancing ecosystem services in agroecosystems: the role of socio-ecological approaches»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">AG SOERE PRO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795772v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">The role of socio-ecological approaches in assessing the provision and use of ecosystem services in agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t>
+              <w:t xml:space="preserve">Seminaire Ecoserv: «Enhancing ecosystem services in agroecosystems: the role of socio-ecological approaches»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603692v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation multicritère du retour au sol des PRO : apports et limites des différentes approches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Modelling small agricultural dams dynamics into the MAELIA multi-agent platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Avadí</w:t>
+                <w:t xml:space="preserve">Camille Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG SOERE PRO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France</w:t>
+              <w:t xml:space="preserve">International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823234v1</w:t>
+                <w:t xml:space="preserve">hal-03250938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.1-553</w:t>
@@ -20534,77 +20534,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t>
@@ -20633,64 +20633,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed crop-livestock systems across scales: toward new agroecological models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20754,51 +20754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gaps between ecological principles and actions for designing biodiversity-based agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20873,584 +20873,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water resources modeling in highly anthropized basins (how to account for agricultural and irrigation practices)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Häfliger</w:t>
+                <w:t xml:space="preserve">Hybridation de savoirs d’acteurs et de bases de données pour décrire la distribution spatiale des systèmes de culture d’un territoire irrigué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Murgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSI Workshop on remote sensing and water resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bern, Switzerland. 29 p</w:t>
+              <w:t xml:space="preserve">Payote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795238v1</w:t>
+                <w:t xml:space="preserve">hal-02793141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine spatio-temporal simulation of cropping and farming systems effects on irrigation withdrawal dynamics within a river basin</w:t>
+                <w:t xml:space="preserve">Agricultural viability in a water-deficit basin : can participatory modelling and design activities trigger collaboration between water management and agriculture stakeholders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jun 2014, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">11. European IFSA Symposium: Farming Systems Facing Global Challenges: Capacities and Strategies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741968v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating crop and livestock activities at territorial level in watershed of Aveyron river : from current issues to collective innovative solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
+                <w:t xml:space="preserve">Water resources modeling in highly anthropized basins (how to account for agricultural and irrigation practices)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Häfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European IFSA Symposium : Farming Systems Facing Global Challenges : Capacities and Strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ISSI Workshop on remote sensing and water resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bern, Switzerland. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743209v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation de savoirs d’acteurs et de bases de données pour décrire la distribution spatiale des systèmes de culture d’un territoire irrigué</w:t>
+                <w:t xml:space="preserve">Fine spatio-temporal simulation of cropping and farming systems effects on irrigation withdrawal dynamics within a river basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroussia Vavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Payote</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jun 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793141v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural viability in a water-deficit basin : can participatory modelling and design activities trigger collaboration between water management and agriculture stakeholders?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating crop and livestock activities at territorial level in watershed of Aveyron river : from current issues to collective innovative solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European IFSA Symposium: Farming Systems Facing Global Challenges: Capacities and Strategies.</w:t>
+              <w:t xml:space="preserve">11. European IFSA Symposium : Farming Systems Facing Global Challenges : Capacities and Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738708v1</w:t>
+                <w:t xml:space="preserve">hal-02743209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t>
               </w:r>
@@ -21462,51 +21462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21941,51 +21941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International and Interdisciplinaire, « Dynamiques environnementales, politiques publiques et pratiques locales: quelles interactions? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22118,51 +22118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22213,51 +22213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC et diversification des cultures. La nécessité d’actions coordonnées à l’échelle des filières pour relancer la diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22390,51 +22390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture d'agent BDI basée sur la théorie des fonctions de croyance : application à la simulation du comportement des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22610,51 +22610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new BDI agent architecture based on the belief theory. Application to the modelling of cropping plan decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22699,433 +22699,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Wery</w:t>
+                <w:t xml:space="preserve">Formal Modeling of Social-Ecological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Flichman</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">109. EAAE Seminar The CAP after the Fischler Reform: National Implementations, Impact Assessment and the Agenda for Future Reforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Viterbo, Italy. pp.295-312</w:t>
+              <w:t xml:space="preserve">European Social Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Muller, Sep 2011, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179768v1</w:t>
+                <w:t xml:space="preserve">hal-00819501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Belief Theory to formalize Agent Decision Making Processes : Application to cropping Plan Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+                <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Simulation and Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.138-142</w:t>
+              <w:t xml:space="preserve">109. EAAE Seminar The CAP after the Fischler Reform: National Implementations, Impact Assessment and the Agenda for Future Reforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Viterbo, Italy. pp.295-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688405v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water futures: A review of water scenarios based on an original analytical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hug March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference of the European Society for Ecological Economics. (ESEE 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modeling of Social-Ecological Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+                <w:t xml:space="preserve">Use of the Belief Theory to formalize Agent Decision Making Processes : Application to cropping Plan Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mazega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Social Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Pierre Muller, Sep 2011, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">European Simulation and Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.138-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819501v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS-IF: an integrated framework to assess agricultural and environmental policy scenarios</w:t>
               </w:r>
@@ -23193,103 +23193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining plot‐scale indicators and farm‐scale simulation to support the design of novel grassland‐based beef systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European IFSA Symposium : Building sustainable rural futures. The added value of systems approaches in times of change and uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
@@ -23437,972 +23437,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop-farm-indicators modelling chain to assess farmer’s decision in response to socio-economic scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">APES, an agricultural production and externalities simulator evaluated for two main crops in Midi-Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Louhichi</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.442-443</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.194-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192596v1</w:t>
+                <w:t xml:space="preserve">hal-02192588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronald Oomen</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009). Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755196v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A crop-farm-indicators modelling chain to assess farmer’s decision in response to socio-economic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197800v1</w:t>
+                <w:t xml:space="preserve">hal-02192596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Oomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009). Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755375v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APES, an agricultural production and externalities simulator evaluated for two main crops in Midi-Pyrenees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adam</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.194-195</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192588v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Ewert</w:t>
+                <w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. van Ittersum</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flichman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591920v1</w:t>
+                <w:t xml:space="preserve">hal-02755375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying impact assessment simulations in interaction whith end-users : The example of SEAMLESS-IF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A structured set of indicators for integrated assessment of future agri-environmental policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Taverne</w:t>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee M. Stapleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Der Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.176-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195301v1</w:t>
+                <w:t xml:space="preserve">hal-01195275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial upscaling of on-farm indicators: Concepts to use a scientific knowledge base to match policymakers' requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Sophie Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alkan Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
@@ -24417,285 +24417,285 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structured set of indicators for integrated assessment of future agri-environmental policies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. van Der Heide</w:t>
+                <w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.176-177</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.200-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195275v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">Specifying impact assessment simulations in interaction whith end-users : The example of SEAMLESS-IF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Wallach</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Oomen</w:t>
+                <w:t xml:space="preserve">J. Alkand Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.200-201</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192747v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on 'Mini-Application</w:t>
               </w:r>
@@ -24707,51 +24707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24806,103 +24806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex scaling issues in integrated assessment modelling: approaches used and their integration into SEAMLESS-IF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- van Ittersum M.K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.56-57</w:t>
@@ -24944,64 +24944,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From models to indicators: ontology as a knowledge representation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25056,103 +25056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ewert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
@@ -25175,941 +25175,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing of grassland use management for livestock farms using agricultural census databases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of generic management rules for crop growth simulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Jalabert</w:t>
+                <w:t xml:space="preserve">R.J. Oomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hengsdijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Russel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754302v1</w:t>
+                <w:t xml:space="preserve">hal-02755777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on &amp;quot;Mini-Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.198-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of generic management rules for crop growth simulation models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Hengsdijk</w:t>
+                <w:t xml:space="preserve">Characterizing of grassland use management for livestock farms using agricultural census databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Mar 2009, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755777v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simulation-based study of grassland and animal management in livestock farming systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+                <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. IEMSS Biennal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">10. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750853v1</w:t>
+                <w:t xml:space="preserve">hal-02820076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
+                <w:t xml:space="preserve">Assessing impacts of EU agri-environmental policies and technical innovations on farming systems sustainability: how to translate policy questions into SEAMLESS-IF compatible scenarios?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bockstaller</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact Assessment of Land Use Changes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.180</w:t>
+              <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482798v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing impacts of EU agri-environmental policies and technical innovations on farming systems sustainability: how to translate policy questions into SEAMLESS-IF compatible scenarios?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Bergez</w:t>
+                <w:t xml:space="preserve">Towards a simulation-based study of grassland and animal management in livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.113</w:t>
+              <w:t xml:space="preserve">4. IEMSS Biennal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482797v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Impact Assessment of Land Use Changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820076v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of models, data and expert knowledge by means of indicators: the Seamless Project Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.V. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alkan Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.N. Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26164,51 +26164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What technical changes are needed for traditional dairy farming systems in less favoured regions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26285,51 +26285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26380,51 +26380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional traits related to growth strategies and habitat preference of native grass populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26531,968 +26531,981 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets du paysage sur les pollinisateurs en milieu agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and assessment of the sustainability of bioeconomy scenarios in contrasting large-scale territories in France and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Tromp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Gay</w:t>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Noraz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A2F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nancy, France. 2024</w:t>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Louvain -la-Neuve, Belgium. , 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663001v1</w:t>
+                <w:t xml:space="preserve">hal-05563096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape unit: A framework for discussing the representativeness of cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Galano</w:t>
+                <w:t xml:space="preserve">Vincent Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. “Synergies for a resilient future: from knowledge to action”, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to account ecosystem services into energy assessment of agroecosystems and bioeconomy?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation des effets du paysage sur les pollinisateurs en milieu agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Tromp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Noraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA), “Synergies for a resilient future: from knowledge to action”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. Book of Abstracts, 2024</w:t>
+              <w:t xml:space="preserve">A2F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nancy, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872802v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modelling of water management from field and farm to the watershed level: example of the Rhone delta.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bechet</w:t>
+                <w:t xml:space="preserve">How to account ecosystem services into energy assessment of agroecosystems and bioeconomy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LANDSCAPE: Agroecosystems in Transformation: Visions, Technologies and Actors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA), “Synergies for a resilient future: from knowledge to action”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. Book of Abstracts, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253943v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modelling of water management from field and farm to the watershed level: example of the Rhone delta</w:t>
+                <w:t xml:space="preserve">Integrated modelling of water management from field and farm to the watershed level: example of the Rhone delta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Béchet</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANDSCAPE: Agroecosystems in Transformation: Visions, Technologies and Actors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251874v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the 1:1 000 000 French Soil Geographical Database to assess relationships between soil ecosystem services on arable areas in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Obiang Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire et évaluer des solutions d’adaptation locales au changement climatique avec une modélisation intégrée agro-hydrologique parcimonieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27514,593 +27527,593 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual meeting, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen academic publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grassland Science in Europe, 25, pp.508-510, 2020, Meeting the future demands for grassland production. Proceedings of the 28th General Meeting of the European Grassland Federation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId690" w:history="1">
+                <w:t xml:space="preserve">Extending the multi-agent modelling platform MAELIA to support land conversion to agroforestry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès mondial d’agroforesterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975331v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the multi-agent modelling platform MAELIA to support land conversion to agroforestry systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès mondial d’agroforesterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975336v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poméon</w:t>
+                <w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t>
+              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733646v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t>
+              <w:t xml:space="preserve">Climate Change and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737952v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Evapotranspiration in Crop Rotations With a Simple Model: AqYield Context and objective Results Material and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28145,87 +28158,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Agronomy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting evapotranspiration in crop rotations with a simple model: AqYield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28233,124 +28246,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018. Abstract book. Innovative cropping and farming systems for high quality food production systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA-PRO : un outil de gestion territoriale des PRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28378,73 +28391,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Recyclage des produits résiduaires organiques en agriculture, INRA Transfert Environnement, Institut Carnot 3BCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France. 14 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield peut-il rivaliser avec STICS pour simuler la dynamique hydrique et le rendement de 3 cultures de printemps sous contraintes hydriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28473,290 +28486,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 2015, Xe Colloque Stics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory design of the spatial distribution of cropping systems to limit the risk of water crises: Can participatory modelling and design activities trigger collaboration between stakeholders to co-design new futures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience 2014. Resilience and development: Mobilizing for transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory design of cropping systems territorial distributions to limit the risk of water crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEE 2013 Conference :10. International Conference of the European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lille, France. , 686 p., 2013, Ecological Economics and Institutional Dynamics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APES, an agricultural production and externalities simulator evaluated for two main crops in Midi-Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28784,176 +28797,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. 2 p., 2009, Session B3: Cropping systems modelling</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. Humboldt University, Dilly O., Helming K. (eds)., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28963,262 +28976,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services provided by agricultural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 172 p., 2024, Matière à débattre et décider, 978-2-7592-4014-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4015-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transitions: From theory to practice in local participatory design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29226,189 +29239,189 @@
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 230 p., 2019, 978-3-030-01953-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques fournis par les espaces agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 188 p., 2018, Matière à Débattre et Décider, 978-2-7592-2916-1 978-2-7592-2918-5 978-2-7592-2917-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BD TATA-BOX, Neuf métaphores des concepts clefs des démarches participatives pour la transition agroécologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29420,315 +29433,315 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 p., 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5192074955433643E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une représentation partagée du fonctionnement des systèmes d’élevage : initier la dynamique collaborative du projet ArchiMod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Maestracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formasciences, FPN, INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 219 p., 2015, 2-7380-1386-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation of baseline and policy scenarios to be assessed with Prototypes 2 and 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alkan Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adenäuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120, 2008, 978-90-8585-121-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29738,1321 +29751,1321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CAP and the Agro-Ecological Transition of European Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Détang-Dessendre (coordination scientifique), Hervé Guyomard (coordination scientifique), Philippe Mauguin (préface). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow’s Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, pp.83-100, 2023, Collection : Matière à débattre et décider, 978-2-7592-3715-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture régénératrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coulardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/A9GX-MX72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire les systèmes de culture pour la gestion intégrée des ressources en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782759231232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland functional diversity and management for enhancing ecosystem services and reducing environmental impacts: A cross-scale analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Theau</w:t>
+                <w:t xml:space="preserve">TATA-BOX at a Glance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecosystem diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1st Edition, </w:t>
+              <w:t xml:space="preserve">Agroecological transitions: From theory to practice in local participatory design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic press, Elsevier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-17, 2019, 978-3-030-01952-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073382v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The entity-process framework for integrated agent-based modeling of social-ecological systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+                <w:t xml:space="preserve">Grassland functional diversity and management for enhancing ecosystem services and reducing environmental impacts: A cross-scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Santos Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Schellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mazzega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Law, Public Policies and Complex Systems: Networks in Action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroecosystem diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1st Edition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic press, Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 478 p., 2019, 9780128110508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02788358v1</w:t>
+                <w:t xml:space="preserve">hal-02073382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation multicritère des systèmes agricoles : une révolution des méthodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">The entity-process framework for integrated agent-based modeling of social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazzega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Law, Public Policies and Complex Systems: Networks in Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30, 2019, Law, Governance and Technology Series, 978-3-030-11505-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11506-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154467v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of actors in the agroecological transition of farmers: A case-study in the Tarn-Aveyron basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ariane Chabert</w:t>
+                <w:t xml:space="preserve">L'évaluation multicritère des systèmes agricoles : une révolution des méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUAE, pp.304, 2019, 9782759229390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071903v1</w:t>
+                <w:t xml:space="preserve">hal-02154467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TATA-BOX at a Glance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">The key role of actors in the agroecological transition of farmers: A case-study in the Tarn-Aveyron basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecological transitions: From theory to practice in local participatory design</w:t>
+              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-17, 2019, 978-3-030-01952-5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.149-173, 2019, 978-3-030-01952-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071894v1</w:t>
+                <w:t xml:space="preserve">hal-02071903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic Characterisation of Agriculture Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques-Eric Bergez; Elise Audouin; Olivier Therond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.21-43, 2019, 978-3-030-01953-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory methodology for designing an agroecological transition at local level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31071,723 +31084,723 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-206, 2019, 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: From theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Hydrological Models and Satellite Data to Study the Water Budget of River Basins Affected by Human Activities: Examples from the Garonne Basin of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Grusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote sensing and water resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.33-57, 2016, Space Sciences Series of ISSI, 978-3-319-32448-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32449-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermon Flichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, 2011, 978-1-4094-2194-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating integrated assessment tools for policy support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Science - Business Media Deutschland GmbH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33 p., 2010, Biomedical and Life Sciences, 978-90-481-3618-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A component-based framework for simulating agricultural production and externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Emilio Rizzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and agricultural modelling: : integrated approaches for policy impact assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 322 p., 2010, 978-90-481-3619-3 978-90-481-3618-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31797,218 +31810,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/P0D3I5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA multiagent platform - modelling and simulation of socioagroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32027,113 +32040,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme multi-agent MAELIA - modélisation et simulation des systèmes socio-agro-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32152,397 +32165,397 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit guide de l'accompagnement à la conception collective d'une transition agroécologique à l'échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.51922370939024E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grilles d‘analyse de la participation dans les démarches de prospective. Ecole thématique SCEMSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32552,257 +32565,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling pest control and vector-borne disease spread to explore landscape and agricultural management strategies: the SimBAL agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking the quantitative assessment of bioeconomy system sustainability: gaps, insights, and future pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gerbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Framework for Agroecological Energy Assessment: Application to French Agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32837,51 +32850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32891,710 +32904,710 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284521v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
+                <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
+              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163517v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses des interactions entre services écosystémiques liés au fonctionnement du sol dans les systèmes de grandes cultures en France. Quels antagonismes entre eau verte, eau bleue, santé des sols, et régulation du climat ? Quels rôles de la biodiversité planifiée et associée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t>
+                <w:t xml:space="preserve">Évaluation des services écosystémiques rendus par les écosystèmes agricoles. Une contribution au programme EFESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814120v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02791232v1</w:t>
+                <w:t xml:space="preserve">hal-01814120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des services écosystémiques rendus par les écosystèmes agricoles. Une contribution au programme EFESE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] INRA. 2017, 12 p</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990793v1</w:t>
+                <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des services écosystémiques rendus par les écosystèmes agricoles. Une contribution au programme EFESE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33607,165 +33620,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des éléments clefs d’un territoire irrigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L 'agroécologie en action : quelles voies pour la modernisation écologique de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33774,370 +33787,370 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hand Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Kouzmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inra. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification des cultures dans l’agriculture française état des lieux et dispositifs d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Fuzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId824" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Procedure for Institutional Compatibility Assessment (PICA) to the implementation of the EU Nitrate Directive in Midi-Pyrénées. Evaluation and suggestions for further improvement and integration into the final version of SEAMLESS-IF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lemeilleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of FSSIM in two Test Case regions to assess agro-environmental policies at farm and regional level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34166,231 +34179,231 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on technical evaluation and conceptual evaluation of the second Prototype of SEAMLESS-IF and its tools and suggestions for improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adenäuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of FSSIM in two test case regions to assess agro-environmental policies at farm and regional level. PD 6.3.2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34406,641 +34419,641 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PD 6.3.2.2, CIHEAM-IAMM; INRA; CIRAD; IER. 2008, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS Global Change and Ecosystems D6.2.3.3: Documentation of baseline and policy scenarios to be assessed with Prototypes 2 and 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adenäuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589837v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589836v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS: D6.2.3.2: Documentation of baseline and policy scenarios for Test Case 1 (formerly D2.6.5 and D6.2.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS Project : report on the major characteristics of environmental policies and agro-ecological technologies to be studied in Test case 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kloczko-Gajewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId845" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35050,431 +35063,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8.7. Stockage et restitution de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8.8. Fourniture d’azote minéral (N) aux plantes cultivées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35484,167 +35497,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse, modélisation, évaluation et conception intégrées des systèmes et territoires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. Institut National Polytechnique De Toulouse, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02005001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse, modélisation, évaluation et conception intégrées des systèmes et territoires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02791741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId853"/>
+      <w:footerReference w:type="default" r:id="rId855"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -35712,51 +35725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF2BFF29"/>
+    <w:nsid w:val="610F855B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35943,51 +35956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-therond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0191-3509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185824447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242682v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111444" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardonville Manon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villerd Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therond Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Rodier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-16122-300311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Laubmeier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialatte Aude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art06-GB" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art06" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165930" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104866" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Richter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.O. Pocock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050479" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Parry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2456" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125456" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926240v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/k9vq-mn67" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867016v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101120" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102913" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924558v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gldz6i" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620736v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.04.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618224v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1130-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624081v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cappelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619858v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shahzada" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22069/ijpp.2017.3310" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0429-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607060v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M&#233;lac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607077v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602520v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170515000526" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637593v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.06.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7B8MQW7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.02.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637697v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.07.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512190v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mahmood" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Shahzada" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Arslan Ashraf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2015.1043528" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632157v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.01.011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10V7MSV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629854v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rx5z-2k54" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340332v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0318-x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630491v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0722-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209211v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001189" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511741v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rgvz-ds14" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0691" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631572v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambre D\'Agriculture" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280082v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hug March" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.043" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648041v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767926v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C67HSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650616v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.07.006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W3JBZ12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650929v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moirez-Charron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0037-x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D73935V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646474v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209085v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7thh-f276" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651498v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. van Ittersum" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92D8ZG2B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646025v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP10361" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506113v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hengsdijk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casellas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.05.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VNQXNGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592019v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Stapleton" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Knapen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.012" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STJ858CZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666369v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ewert, F." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Athanasiadis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wien, J. J. F." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.04.009" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7DW10NL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouda Al Haj Khaled" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00670.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHP2MLP6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656832v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663029v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653960v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683047v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourtieux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251459v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251440v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127299v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerbel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325353v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128687v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252181v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Josserand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760655v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint Bois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669304v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224130v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668166v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482595v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bareha" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chritophe Souli&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947654v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867846v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947637v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947658v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947656v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947657v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867849v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885517v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738087v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Girardin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791368v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733760v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885509v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607476v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603046v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739991v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738165v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604728v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737470v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Attia" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885511v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792776v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052688v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernues" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Isselstein" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595605v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742767v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250938v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795772v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823234v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794939v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741968v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Vavasseur" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743209v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793141v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738708v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246623v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747513v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744819v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805381v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803085v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805044v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742874v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968234v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunate Mayor" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714325v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688405v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806495v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819501v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazega" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810763v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753833v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539093v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755196v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192588v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195301v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkand Olsson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195278v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkan Olsson" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195275v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Stapleton" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Heide" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192747v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oomen" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591915v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Ittersum M.K." TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195255v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Athanasiadis" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Knapen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754302v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jalabert" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755777v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Oomen" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750853v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820076v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755000v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Bezlepkina" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Athanasiadis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruinelli" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756875v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753852v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verger" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764493v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sire" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Haj Khaled" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663001v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tromp" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Noraz" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894860v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galano" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouillon" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872802v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253943v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bechet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251874v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041343v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Obiang Ndong" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708609v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738922v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745747v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751541v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197660v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4015-9" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787807v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030019525" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790432v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1543/9782759229161/services-ecosystemiques-fournis-par-les-espaces-agricoles" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790357v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5192074955433643E12" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801808v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Maestracci" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344368.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441004v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197659v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654459v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coulardeau" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rouan" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piquemal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/A9GX-MX72" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926185v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073382v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schellberg" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788358v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-11506-7" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11506-7_4" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071894v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_2" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071901v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_9" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071893v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604286v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardeau" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_3" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557579v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325705v2" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471447v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbel" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Therond" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288699v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788290v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990793v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990427v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800654v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797936v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kouzmine" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810734v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fuzeau" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Dubois" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592371v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789434v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785493v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02005001v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791741v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-therond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0191-3509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185824447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242682v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111444" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardonville Manon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villerd Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therond Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Rodier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-16122-300311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialatte Aude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art06-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Laubmeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139646" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art06" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Richter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.O. Pocock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104866" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050479" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Parry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2456" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125456" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926240v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/k9vq-mn67" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350923v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102913" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.04.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gldz6i" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618224v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1130-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624081v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cappelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619858v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0429-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shahzada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22069/ijpp.2017.3310" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607060v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M&#233;lac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607077v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602520v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170515000526" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637593v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.06.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7B8MQW7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641462v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.02.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637697v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.07.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512190v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mahmood" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Shahzada" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Arslan Ashraf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2015.1043528" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629854v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rx5z-2k54" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632157v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.01.011" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10V7MSV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340332v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0318-x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630491v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0722-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209211v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001189" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511741v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rgvz-ds14" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0691" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631572v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambre D\'Agriculture" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280082v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hug March" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.043" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650616v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.07.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W3JBZ12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648041v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C67HSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646474v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650929v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moirez-Charron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0037-x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D73935V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209085v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7thh-f276" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651498v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. van Ittersum" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.016" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92D8ZG2B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646025v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP10361" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506113v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hengsdijk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casellas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.05.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VNQXNGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592019v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Stapleton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Knapen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STJ858CZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666369v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ewert, F." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Athanasiadis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wien, J. J. F." TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.04.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7DW10NL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouda Al Haj Khaled" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00670.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHP2MLP6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656832v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663029v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653960v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683047v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourtieux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325353v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251459v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251440v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127299v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerbel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128687v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252181v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Josserand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760655v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint Bois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669304v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224130v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668166v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482595v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bareha" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chritophe Souli&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947654v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947658v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947656v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867846v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947637v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947657v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867849v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885517v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738087v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Girardin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791368v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733760v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737788v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885509v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607476v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739991v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738165v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603046v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604728v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737470v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Attia" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885511v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595605v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792776v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052688v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernues" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Isselstein" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742767v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823234v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795772v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250938v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794939v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793141v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738708v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741968v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Vavasseur" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743209v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246623v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747513v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744819v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805381v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803085v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805044v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742874v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968234v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunate Mayor" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714325v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819501v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazega" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806495v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688405v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810763v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753833v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539093v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192588v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755196v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195275v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Stapleton" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Heide" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195278v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkan Olsson" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192747v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oomen" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195301v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkand Olsson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591915v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Ittersum M.K." TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195255v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Athanasiadis" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Knapen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755777v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Oomen" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754302v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jalabert" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820076v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750853v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755000v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Bezlepkina" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Athanasiadis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruinelli" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756875v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753852v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verger" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764493v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sire" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Haj Khaled" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563096v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894860v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galano" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouillon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663001v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tromp" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Noraz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872802v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253943v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bechet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041343v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Obiang Ndong" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708609v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738922v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745747v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751541v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197660v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4015-9" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787807v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030019525" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790432v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1543/9782759229161/services-ecosystemiques-fournis-par-les-espaces-agricoles" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790357v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5192074955433643E12" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801808v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Maestracci" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344368.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441004v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197659v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654459v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coulardeau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rouan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piquemal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/A9GX-MX72" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926185v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071894v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_2" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073382v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schellberg" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788358v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-11506-7" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11506-7_4" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071901v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_9" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071893v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604286v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardeau" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_3" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557579v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325705v2" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471447v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbel" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Therond" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288699v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788290v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990793v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990427v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800654v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797936v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kouzmine" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810734v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fuzeau" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Dubois" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592371v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789434v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785493v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02005001v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791741v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>