--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,35670 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...35619 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> OLIVIER THEROND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier Therond - INRAE - LAE-Colmar, ingénieur de recherche HDR, responsable de l'axe de recherche Agroécologie et Bioéconomie, coordinateur scientifique du développement de la plateforme MAELIA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0191-3509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185824447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&pli=1&user=zwLqmrYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic crop rotation pattern-matching algorithm revealed dominant rotational systems for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Javourez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 244, pp.111444. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2026.111444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling yield level and yield stability when comparing multifaceted agricultural production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dardonville Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villerd Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therond Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.127869. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing territorial life cycle assessment with integrated assessment modeling of agricultural landscapes: Insights from a French cropping region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1008, pp.180951. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies among hydro-saline dynamics, economic activities, ecological processes, and biodiversity in a deltaic social-ecological system: insights from the Rhône delta (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (3), pp.Article 11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/es-16122-300311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a local descriptive to a generic predictive model of cereal aphid regulation by predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Laubmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93 (7), pp.943-957. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.14115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Saint-Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.108773. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 259, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit modelling of the natural regulation of green aphids on a andscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therond Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vialatte Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art06-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of bee responses to land use and land cover changes in agricultural landscapes – a review and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Rouabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (6), pp.2003-2021. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.13109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health (Une seule santé) pour concevoir des alternatives crédibles aux défaillances des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2024016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and resilience against climate change provided by a territorial crop-livestock system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 432, pp.139646. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.139646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-explicit modelling of green peach aphid control at the landscape level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therond Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vialatte Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89, pp.68-77. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes et scénarios de transition des systèmes alimentaires pour la neutralité carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.23. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As simple as possible but not simpler?: the case of irrigation modeling at catchment scale in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-023-00846-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil ecosystem services in temperate annual field crops: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.165930. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture du futur : la biodiversité avant les technologies !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Up' Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecosystem services and natural capital dynamics in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.101415. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2022.101415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of agricultural systems: biodiversity-based systems are stable, while intensified ones are resistant and high-yielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 197, pp.103365. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the abundances of aphids and their natural enemies in cereal crops: Machine-learning versus linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Rouabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169, pp.104866. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-led agroecology for biodiversity with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anett Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Bane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J.O. Pocock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (11), pp.927-930. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Predictions of Interaction Dynamics between Cereal Aphids and Their Natural Enemies: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Meiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lasserre-Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.479. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects13050479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture régénératrice : summum de l’agroécologie ou greenwashing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (17), 10p. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2022014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing and expanding cover crops at the watershed scale: Impact on water flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 337, pp.108050. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une seule santé, pour refonder véritablement l’agriculture et l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Up' Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating agri-environmental indicators, ecosystem services assessment, life cycle assessment and yield gap analysis to assess the environmental sustainability of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cederberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, 12p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cerrutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cervek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistent responses of conservation biocontrol to landscape structure: new insights from a network‐based review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.e2456. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 379 (2), pp.134725. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of quantitative evaluations of the resilience, vulnerability, robustness and adaptive capacity of temperate agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 286, pp.125456. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des systèmes agricoles à l'aune des services écosystémiques et de l'économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing farmer-acceptable rotations that assure ecosystem service provision in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Schmucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrha Abay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Termansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Bane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.169-244. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prairie dans tous ses états : 3. Services fournis de la ferme au paysage en Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Miara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189, pp.103066. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.107022. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution assessment of French grassland dry matter and nitrogen yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.125952. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AqYield-N: A simple model to predict nitrogen leaching from crop fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 284, 11 p. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of relationships between ecosystem services: A generic classification and review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULTEAU, a collective water management tool for a large scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.345-357. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/k9vq-mn67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de modèles d’agriculture biodiversifiés au prisme de la « santé unique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, janvier 2020, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides : les alternatives existent, mais les acteurs sont-ils prêts à se remettre en cause ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diversity and intensification level on vulnerability, resilience and robustness of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.102913. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: An integrated graphical tool for analysing impacts and services provided by livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of bioeconomy systems and sustainability issues at the territorial scale. A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wohlfahrt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232, pp.898-909. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.05.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glorious diversity of grasslands: 2. Evaluating forage production and the availability of ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 240, pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid, spatially explicit approach to describe cropping systems dynamics at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173 (Juillet), pp.491-503. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et biodiversité: les services écosystémiques, une voie de réconciliation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.29-47. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gldz6i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting water balance of wheat and crop rotations with a simple model: AqYield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 262, pp.412-422. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glorious diversity of grasslands: 1. the agricultural and societal benefits of grasslands from a multidisciplinary and multiscale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 236, pp.229-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : des recherches pour des agricultures diverses et/ou une question pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (10/2018), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/UCAZOJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes culture élevage à l’échelle des territoires : une méthode adaptative et participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of climate change on farming systems in the South Mediterranean area: a Tunisian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Flichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.637-650. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TATA-BOX : une boîte à outils pour outiller la transition agroécologique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TATA-BOX action-Research project: processes and tools for territorial design consecrated to agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Padie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les sols atténuent-ils naturellement les pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 388, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation socio-économique des formes d’agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.99-120. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plurality of values in sustainable agriculture models: diverse lock-in and coevolution patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), 13 p. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09881-230121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and environmental impacts of introducing grain legumes in farming systems of Midi-Pyrenees region (France): a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shahzada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22069/ijpp.2017.3310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « grange » : un cadre conceptuel pour appréhender les bouquets de services rendus par l’élevage dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.273-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical framework of farming system and agriculture model diversities. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), 24 p. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0429-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method for the design and integrated assessment of crop-livestock systems in farmers’ groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.340-351. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarités territoriales entre culture et élevage, entre action collective et contraintes organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara F. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.247 - 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la diversité des formes d’agriculture : au delà de l’opposition entre bio et conventionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social-ecological framework for analyzing and designing integrated crop-livestock systems from farm to territory levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.43-56. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170515000526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and assessment of cropping systems for developing crop-livestock integration at the territory level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.87-97. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing local and generic information to model cropping system spatial distribution in an agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.339-354. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy farmers, agricultural experts, and the agroecological transition: a cross-analysis of agricultural and marketing practices in Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 228, pp.295-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPG Explorer: A new tool to ease the analysis of agricultural landscape dynamics with the Land Parcel Identification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.541-552. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2016.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayasu Asai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMFDM: a methodology to guide the design of a conceptual model of farmers' decision-making processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dury Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddu Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 148, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using expert knowledge data to validate crop models on local situation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabir Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvir Shahzada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Arslan Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (2), pp.217-234. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03650340.2015.1043528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward integrated water and agricultural land management: participatory design of agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2015.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, jeux d'acteurs et transition écologique. Première approche dans le bassin Tarn-Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 222, pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.1259-1281. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche agroécologique de la gestion quantitative de l’eau en zone de déficit chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.57-70. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rx5z-2k54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agroecological transitions; A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil-crop models STICS and AqYield predict yield and soil water content for irrigated crops equally well with limited data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock system sustainability and resilience in intensive production zones : which form of ecological modernization ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1651-1665. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0722-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system design for innovative crop-livestock integration in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (8), pp.1204-1217. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des enjeux et conception de systèmes intégrant culture et élevage sur le bassin versant de l'Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rgvz-ds14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour penser maintenant (et organiser demain) la transition agroécologique de l'agriculture dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.84-95. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie à l'échelle d'un territoire repensée à travers la complémentarité de systèmes d'exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Chambre D\'Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTI Magazine (Rodez)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Multi-level Governance Issues of Integrated Modelling: An Example of Low-Water Management in the Adour-Garonne Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hug March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, pp.2515-2526. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle représentation des systèmes de culture pour la gestion de l’eau sur un grand territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for scenario exercises using models applied to water-resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water futures: Reviewing water-scenario analyses through an original interpretative framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hug March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling solution for developing and evaluating agricultural land-use scenarios in water scarcity contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moirez-Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (9), pp.2625-2641. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-012-0037-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés associées à la gestion quantitative de l’eau et à la mise en œuvre de la réforme des volumes prélevables : le cas du bassin Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour l’intégration agroécologique de systèmes combinant culture et élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7thh-f276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale changes and model linking methods for integrated assessment of agri-environmental systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K. van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heckelei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Bezlepkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142 (1-2), pp.6-17. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of the Nitrate Directive on farming systems using a bio-economic modelling chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mouratiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and simulation: a suitable combination to support farming systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (4), pp.328-336. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP10361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a cropping system model at regional scale: low-data approaches for crop management information and model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hengsdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142 (1-2), pp.85-94. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to translate policy assessment problems into scenarios: the example of the SEAMLESS integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (5), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goal oriented indicator framework to support integrated assessment of new policies for agri-environmental systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Alkan Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Stapleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Knapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (5), pp.562-572. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining assessment projects and scenarios for policy support: Use of ontology in Integrated Assessment and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ewert, F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Wien, J. J. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.1491-1500. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bezlepkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (5), pp.546-561. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and predicting plant phenology in species-rich grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouda Al Haj Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1), pp.57-70. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2008.00670.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing potential flexibility in grassland use : An application to the French Aubrac area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a crop-farm-indicators modelling chain to assess the impact of the EU nitrate directive in the Midi Pyrenees region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3S), pp.41-42. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heckelei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.311-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies de prairies riches en espèces en vue d'évaluer leur valeur d'usage: bases agro-écologiques et exemples d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 192, pp.453-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le système d'alimentation d'élevages laitiers pour comprendre leur strategie d'adaptation au cahier des charges d'une IGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (5), pp.409-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour caractériser les prairies naturelles et leur valeur d'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 172, pp.335-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA for large-scale farming system design: methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Javourez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau (Université Paris-Saclay), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible crop rotation identification and classification: New tool and application to France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Javourez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of bioeconomy systems' sustainability: strengths, limits and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gerbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wohlfahrt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeco² | Towards an Ecological Bioeconomy Interrogating Concepts and Practices from the Human and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URCA, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating biomass chains for agricultural and bioeconomy transitions: the agent-based model, BioChains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Bioeco - Towards an Ecological Bioeconomy: Interrogating Concepts and Practices from the Human and Social Sciences (BIOECO2 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France. pp.644930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for agroecological energy assessment: demonstration on 34 agroecosystems Methodological advances in multicriteria assessment: from new frameworks to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau (Université Paris-Saclay), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’aide à la décision multi-acteur et multi-échelles pour les systèmes Water-Food-Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Saint Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de stratégies de gestion du paysage favorisant la régulation des ravageurs et limitant la propagation de la jaunisse de la betterave à l’aide d’un modèle spatialement explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments sur les fonctions des sols, les services écosystémiques, et les bases de données pour les évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Prospective Aménagement ZAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGEDD, Inspection Générale de l’Environnement et du Développement Durable, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling tool to explore landscape management strategies to promote pest control and limit beet yellows disease spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFZ, Sep 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarSolEl, a user-friendly tool to predict carbon stocks evolution in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. pp.800-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment of agricultural biogas plants and their long term performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bareha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chritophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Belorgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International E-Conference on Renewable Energy and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Belorgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping bundles of soil ecosystem services in agricultural and forested lands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepSurf Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier le stockage de carbone dans les sols, les acquis du projet CarSolEl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chambaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Brun Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cadéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales (Space)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la résilience de différentes formes d’agriculture face aux changements climatiques et crises économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iEMSs2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying ecosystem capacity, modulation by agricultural practices and actual use of ecosystem services by farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World conference of Ecosystem Services Partnership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hannover, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des systèmes agricole face aux perturbations : review des méthodes d’évaluation et facteurs explicatifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire école doctorale SIRENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying ecosystem capacity, modulation by agricultural practices and actual use of ecosystem services by farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASY Conference, Groupe « Ecologie &amp; Agriculture » de la Société Française d’Ecologie (Sfe), Ecology &amp; Agriculture Summit for Young scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wassenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la résilience, vulnérabilité et robustesse des systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Résilience dans le renouvellement des approches du développement et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification Does diversity affect dynamics of agricultural system facing perturbations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Urruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment and modelling of agro-ecological practices on water flow at catchment level: what potential of the Maelia platform?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Salzburg, Austria. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage et des pratiques agricoles sur le contrôle biologique par conservation: analyse bibliographique détaillée au moyen de réseaux d'indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages - Bordeaux 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the “Soil stabilisation and control of erosion” ecosystem service provided by agricultural ecosystems over the French territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction « Infiltration et circulation de l’eau » Exemple de l’évaluation menée dans le cadre de l’étude EFESE-EA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologies d’évaluation des Fonctions et des Services Ecosystémiques rendus par les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What interactions between ecosystem services linked to soil functioning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ecosystem services in the management of agro-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Ecosystem Services Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of landscape heterogeneity and agricultural practices on biological control of pests: Detailed literature review from 1993 to 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECOLOGIE 2018 - INTERNATIONAL CONFERENCE ON ECOLOGICAL SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomy systems sustainability assessment : embracing complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wohlfahrt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the quantification and management of future water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Climate Change &amp; Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm-centered integrated modelling for the design of sustainable agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des formes d’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent « Elevage et développement durable des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Montpellier, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of decision-making processes in agent-based models of social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Environmental Modelling and Software Society (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Archive TOULOUSE Archive Ouverte., Jul 2016, Toulouse, France. pp. 1083-1090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation conceptuelle de l’influence de l’hétérogénéité du paysage et des pratiques agricoles sur les services de pollinisation et de régulation biologique par conservation, et leurs interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool-box for designing an agroecological transition with local stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conference of the European Society for Ecological Economics (ESEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Budapest, Hungary. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement agrohydrologique des retenues dans un territoire agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Payote 2017 "Modélisation de paysages agricoles pour l’analyse et la simulation de processus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la distribution spatiale de déterminants biophysiques de services écosystémiques à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wohlfahrt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des services écosystémiques auxquels contribuent les sols, dans le cadre de EFESE-EA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet ANR SoilServe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit modelling of regulating services for evaluation of their levels and trade-offs; exploration of concerted management strategies of agricultural territories through different scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology &amp; Agriculture Summit for Young scientists (EASYs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Chizé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques auxquels contribuent les sols : cadres conceptuels et méthodologies d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau MIDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Service indicators for grasslands in relation to ecoclimatic regions and land use systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Plantureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bernues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huguenin-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Anders Hovstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Isselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multiple Roles of Grassland in the European Bioeconomy - 26th General Meeting of EGF, Trondheim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation, Sep 2016, Trondheim, Norway. pp.524-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French evaluation of soil-related ecosystem services for agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science-policy aspects of soil-related ecosystem services mapping and assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture models at the crossroads of farming systems, food systems and territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edgmond, United Kingdom. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling small agricultural dams dynamics into the MAELIA multi-agent platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of socio-ecological approaches in assessing the provision and use of ecosystem services in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Ecoserv: «Enhancing ecosystem services in agroecosystems: the role of socio-ecological approaches»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value pluralism, legitimacy and agriculture models: A socio-agronomic approach to sustainable transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Lereps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère du retour au sol des PRO : apports et limites des différentes approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Avadí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG SOERE PRO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.1-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed crop-livestock systems across scales: toward new agroecological models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Integrated Crop-Livestock-Forest Systems - 3. International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Brasilia, Brazil. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gaps between ecological principles and actions for designing biodiversity-based agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 553 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources modeling in highly anthropized basins (how to account for agricultural and irrigation practices)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Häfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Workshop on remote sensing and water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bern, Switzerland. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine spatio-temporal simulation of cropping and farming systems effects on irrigation withdrawal dynamics within a river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jun 2014, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating crop and livestock activities at territorial level in watershed of Aveyron river : from current issues to collective innovative solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium : Farming Systems Facing Global Challenges : Capacities and Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de savoirs d’acteurs et de bases de données pour décrire la distribution spatiale des systèmes de culture d’un territoire irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Payote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural viability in a water-deficit basin : can participatory modelling and design activities trigger collaboration between water management and agriculture stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium: Farming Systems Facing Global Challenges: Capacities and Strategies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, Californie, United States. 2386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent-Based Simulation - MABS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp. 85-110, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54783-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un objet de recherche a-disciplinaire - chronique du projet MAELIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels - Journées de Rochebrune 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rochebrune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment modeling of low-water management policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop of Applied Computing for the Management of the Environment and Natural Resources (WCAMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Maceió, Alagoas, Brazil. 2173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception participative et spatialisée d’alternatives de pratiques culturales pour une gestion quantitative de l’eau territoriale. Colloque International and Interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International and Interdisciplinaire, « Dynamiques environnementales, politiques publiques et pratiques locales: quelles interactions? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'intégration de Bases de Données Géographiques pour analyser les interactions entre agricultures et ressources en eau sur le Bassin Adour-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Interdisciplinaire, « Dynamiques environnementales, politiques publiques et pratiques locales: quelles interactions? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion quantitative de l’eau : les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroécologie et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et diversification des cultures. La nécessité d’actions coordonnées à l’échelle des filières pour relancer la diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'agriculture. SIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock systems and land use: which diversity for which sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the Brazilian Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Campinas, Brazil. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture d'agent BDI basée sur la théorie des fonctions de croyance : application à la simulation du comportement des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honfleur, France. pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Representation of Water Withdrawal Policies for Integrated Impact Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunate Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Panzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new BDI agent architecture based on the belief theory. Application to the modelling of cropping plan decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society (iEMSs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">109. EAAE Seminar The CAP after the Fischler Reform: National Implementations, Impact Assessment and the Agenda for Future Reforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Viterbo, Italy. pp.295-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water futures: A review of water scenarios based on an original analytical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hug March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference of the European Society for Ecological Economics. (ESEE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Belief Theory to formalize Agent Decision Making Processes : Application to cropping Plan Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Simulation and Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modeling of Social-Ecological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Muller, Sep 2011, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMLESS-IF: an integrated framework to assess agricultural and environmental policy scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Ittersum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures of European waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining plot‐scale indicators and farm‐scale simulation to support the design of novel grassland‐based beef systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European IFSA Symposium : Building sustainable rural futures. The added value of systems approaches in times of change and uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From farm, landscape and territory analysis to scenario exercise: an educational programme on participatory integrated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European IFSA Symposium - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienne, Austria. pp.2206-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crop-farm-indicators modelling chain to assess farmer’s decision in response to socio-economic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.442-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Oomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009). Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahuna Akplogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crop farm indicators modelling chain to assess farmer's decision in response to socio-economic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APES, an agricultural production and externalities simulator evaluated for two main crops in Midi-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Assessment of Agriculture and Sustainable Development: Setting the Agenda for Science and Policy (AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bezlepkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying impact assessment simulations in interaction whith end-users : The example of SEAMLESS-IF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alkand Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial upscaling of on-farm indicators: Concepts to use a scientific knowledge base to match policymakers' requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bezlepkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alkan Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured set of indicators for integrated assessment of future agri-environmental policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee M. Stapleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a cropping system model for large scale impact assessment in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Oomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on 'Mini-Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex scaling issues in integrated assessment modelling: approaches used and their integration into SEAMLESS-IF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- van Ittersum M.K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bezlepkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From models to indicators: ontology as a knowledge representation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J.R. Knapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bezlepkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing of grassland use management for livestock farms using agricultural census databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the evaluation and improvement of a generic biophysical Soil-Plant-Atmosphere crop model based on &amp;quot;Mini-Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of generic management rules for crop growth simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Oomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hengsdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development; Setting the Agenda for Science and Policy (AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simulation-based study of grassland and animal management in livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. IEMSS Biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bezlepkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact Assessment of Land Use Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impacts of EU agri-environmental policies and technical innovations on farming systems sustainability: how to translate policy questions into SEAMLESS-IF compatible scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment of agricultural systems - Modular System for Agricultural and Environmental Modelling (SEAMLESS-IF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heckelei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of models, data and expert knowledge by means of indicators: the Seamless Project Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Bezlepkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alkan Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Athanasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What technical changes are needed for traditional dairy farming systems in less favoured regions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of livestock farming systems to the CAP changes: case of the PDO label cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 21. General Meeting on Sustainable Grassland Productivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Badajoz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional traits related to growth strategies and habitat preference of native grass populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Haj Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and assessment of the sustainability of bioeconomy scenarios in contrasting large-scale territories in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Senges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth STICS seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Louvain -la-Neuve, Belgium. , 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets du paysage sur les pollinisateurs en milieu agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Tromp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Noraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A2F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nancy, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape unit: A framework for discussing the representativeness of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Galano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. “Synergies for a resilient future: from knowledge to action”, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account ecosystem services into energy assessment of agroecosystems and bioeconomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA), “Synergies for a resilient future: from knowledge to action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. Book of Abstracts, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of water management from field and farm to the watershed level: example of the Rhone delta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANDSCAPE: Agroecosystems in Transformation: Visions, Technologies and Actors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. 2024, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the 1:1 000 000 French Soil Geographical Database to assess relationships between soil ecosystem services on arable areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et évaluer des solutions d’adaptation locales au changement climatique avec une modélisation intégrée agro-hydrologique parcimonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, Finland. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen academic publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Grassland Science in Europe, 25, pp.508-510, 2020, Meeting the future demands for grassland production. Proceedings of the 28th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the multi-agent modelling platform MAELIA to support land conversion to agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès mondial d’agroforesterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Evapotranspiration in Crop Rotations With a Simple Model: AqYield Context and objective Results Material and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Agronomy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting evapotranspiration in crop rotations with a simple model: AqYield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018. Abstract book. Innovative cropping and farming systems for high quality food production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA-PRO : un outil de gestion territoriale des PRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wassenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Recyclage des produits résiduaires organiques en agriculture, INRA Transfert Environnement, Institut Carnot 3BCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. 14 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AqYield peut-il rivaliser avec STICS pour simuler la dynamique hydrique et le rendement de 3 cultures de printemps sous contraintes hydriques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. , 2015, Xe Colloque Stics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of the spatial distribution of cropping systems to limit the risk of water crises: Can participatory modelling and design activities trigger collaboration between stakeholders to co-design new futures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014. Resilience and development: Mobilizing for transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of cropping systems territorial distributions to limit the risk of water crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEE 2013 Conference :10. International Conference of the European Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France. , 686 p., 2013, Ecological Economics and Institutional Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APES, an agricultural production and externalities simulator evaluated for two main crops in Midi-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. 2 p., 2009, Session B3: Cropping systems modelling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Bezlepkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Berlin, Germany. Humboldt University, Dilly O., Helming K. (eds)., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 172 p., 2024, Matière à débattre et décider, 978-2-7592-4014-2. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: From theory to practice in local participatory design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 230 p., 2019, 978-3-030-01953-2. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques fournis par les espaces agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2018, Matière à Débattre et Décider, 978-2-7592-2916-1 978-2-7592-2918-5 978-2-7592-2917-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BD TATA-BOX, Neuf métaphores des concepts clefs des démarches participatives pour la transition agroécologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 12 p., 2018, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5192074955433643E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation partagée du fonctionnement des systèmes d’élevage : initier la dynamique collaborative du projet ArchiMod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Brullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Maestracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 219 p., 2015, 2-7380-1386-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation of baseline and policy scenarios to be assessed with Prototypes 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alkan Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adenäuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.120, 2008, 978-90-8585-121-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAP and the Agro-Ecological Transition of European Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Détang-Dessendre (coordination scientifique), Hervé Guyomard (coordination scientifique), Philippe Mauguin (préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow’s Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.83-100, 2023, Collection : Matière à débattre et décider, 978-2-7592-3715-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture régénératrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Coulardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/A9GX-MX72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les systèmes de culture pour la gestion intégrée des ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland functional diversity and management for enhancing ecosystem services and reducing environmental impacts: A cross-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Santos Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schellberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecosystem diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st Edition, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 478 p., 2019, 9780128110508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entity-process framework for integrated agent-based modeling of social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Public Policies and Complex Systems: Networks in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30, 2019, Law, Governance and Technology Series, 978-3-030-11505-0. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11506-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation multicritère des systèmes agricoles : une révolution des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.304, 2019, 9782759229390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of actors in the agroecological transition of farmers: A case-study in the Tarn-Aveyron basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-173, 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TATA-BOX at a Glance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: From theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-17, 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic Characterisation of Agriculture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques-Eric Bergez; Elise Audouin; Olivier Therond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.21-43, 2019, 978-3-030-01953-2. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory methodology for designing an agroecological transition at local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-206, 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: From theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Hydrological Models and Satellite Data to Study the Water Budget of River Basins Affected by Human Activities: Examples from the Garonne Basin of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Grusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing and water resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.33-57, 2016, Space Sciences Series of ISSI, 978-3-319-32448-7. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32449-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of 2003 CAP reform and nitrate directive on arable farming in Midi-Pyrénées: a multi-scale integrated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermon Flichman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Common Agricultural Policy after the Fischler reform: national implementations, impact assessment and the agenda for future reforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate Publishing, 2011, 978-1-4094-2194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating integrated assessment tools for policy support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kuiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and agricultural modelling:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science - Business Media Deutschland GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 33 p., 2010, Biomedical and Life Sciences, 978-90-481-3618-6. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component-based framework for simulating agricultural production and externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emilio Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Acutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and agricultural modelling: : integrated approaches for policy impact assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 322 p., 2010, 978-90-481-3619-3 978-90-481-3618-6. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Misslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/P0D3I5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAELIA multiagent platform - modelling and simulation of socioagroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme multi-agent MAELIA - modélisation et simulation des systèmes socio-agro-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit guide de l'accompagnement à la conception collective d'une transition agroécologique à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.51922370939024E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grilles d‘analyse de la participation dans les démarches de prospective. Ecole thématique SCEMSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Saqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pest control and vector-borne disease spread to explore landscape and agricultural management strategies: the SimBAL agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Tougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking the quantitative assessment of bioeconomy system sustainability: gaps, insights, and future pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gerbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Wohlfahrt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Agroecological Energy Assessment: Application to French Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therond Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dardonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des interactions entre services écosystémiques liés au fonctionnement du sol dans les systèmes de grandes cultures en France. Quels antagonismes entre eau verte, eau bleue, santé des sols, et régulation du climat ? Quels rôles de la biodiversité planifiée et associée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des services écosystémiques rendus par les écosystèmes agricoles. Une contribution au programme EFESE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des services écosystémiques rendus par les écosystèmes agricoles. Une contribution au programme EFESE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 118 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des éléments clefs d’un territoire irrigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L 'agroécologie en action : quelles voies pour la modernisation écologique de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Kouzmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] inra. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des cultures dans l’agriculture française état des lieux et dispositifs d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Fuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Procedure for Institutional Compatibility Assessment (PICA) to the implementation of the EU Nitrate Directive in Midi-Pyrénées. Evaluation and suggestions for further improvement and integration into the final version of SEAMLESS-IF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schleyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of FSSIM in two Test Case regions to assess agro-environmental policies at farm and regional level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Flichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on technical evaluation and conceptual evaluation of the second Prototype of SEAMLESS-IF and its tools and suggestions for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adenäuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of FSSIM in two test case regions to assess agro-environmental policies at farm and regional level. PD 6.3.2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flichman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PD 6.3.2.2, CIHEAM-IAMM; INRA; CIRAD; IER. 2008, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMLESS Global Change and Ecosystems D6.2.3.3: Documentation of baseline and policy scenarios to be assessed with Prototypes 2 and 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Alkan Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adenäuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMLESS: D6.2.3.2: Documentation of baseline and policy scenarios for Test Case 1 (formerly D2.6.5 and D6.2.7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Majewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMLESS Project : report on the major characteristics of environmental policies and agro-ecological technologies to be studied in Test case 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Was</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kloczko-Gajewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.7. Stockage et restitution de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.8. Fourniture d’azote minéral (N) aux plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse, modélisation, évaluation et conception intégrées des systèmes et territoires agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Institut National Polytechnique De Toulouse, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02005001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse, modélisation, évaluation et conception intégrées des systèmes et territoires agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId855"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -35725,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="610F855B"/>
+    <w:nsid w:val="FDF7A390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35956,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-therond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0191-3509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185824447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242682v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111444" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardonville Manon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villerd Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therond Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Rodier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-16122-300311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialatte Aude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art06-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Laubmeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139646" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art06" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Richter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.O. Pocock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104866" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050479" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Parry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2456" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125456" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926240v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/k9vq-mn67" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350923v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102913" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.04.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gldz6i" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618224v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1130-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624081v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cappelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619858v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0429-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shahzada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22069/ijpp.2017.3310" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607060v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M&#233;lac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607077v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602520v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170515000526" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637593v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.06.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7B8MQW7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641462v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.02.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637697v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.07.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512190v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mahmood" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Shahzada" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Arslan Ashraf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2015.1043528" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629854v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rx5z-2k54" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632157v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.01.011" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10V7MSV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340332v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0318-x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630491v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0722-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209211v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001189" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511741v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rgvz-ds14" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0691" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631572v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambre D\'Agriculture" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280082v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hug March" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.043" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650616v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.07.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W3JBZ12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648041v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C67HSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646474v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650929v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moirez-Charron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0037-x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D73935V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209085v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7thh-f276" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651498v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. van Ittersum" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.016" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92D8ZG2B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646025v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP10361" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506113v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hengsdijk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casellas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.05.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VNQXNGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592019v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Stapleton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Knapen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STJ858CZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666369v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ewert, F." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Athanasiadis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wien, J. J. F." TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.04.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7DW10NL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661515v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouda Al Haj Khaled" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00670.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHP2MLP6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656832v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663029v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653960v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683047v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourtieux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325353v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251459v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251440v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127299v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerbel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128687v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252181v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Josserand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760655v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint Bois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669304v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224130v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668166v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482595v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bareha" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chritophe Souli&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947654v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947658v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947656v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867846v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947637v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947657v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867849v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885517v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738087v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Girardin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791368v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733760v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737788v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885509v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607476v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739991v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738165v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603046v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604728v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737470v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Attia" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885511v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595605v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792776v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052688v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernues" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Isselstein" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742767v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823234v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795772v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250938v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794939v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793141v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738708v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741968v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Vavasseur" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743209v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246623v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747513v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744819v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805381v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803085v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805044v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742874v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968234v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunate Mayor" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714325v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819501v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazega" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806495v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688405v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810763v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753833v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539093v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192588v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755196v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195275v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Stapleton" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Heide" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195278v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkan Olsson" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192747v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oomen" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195301v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkand Olsson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591915v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Ittersum M.K." TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195255v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Athanasiadis" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Knapen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755777v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Oomen" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754302v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jalabert" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820076v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750853v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755000v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Bezlepkina" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Athanasiadis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruinelli" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756875v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753852v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verger" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764493v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sire" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Haj Khaled" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563096v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894860v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galano" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouillon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663001v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tromp" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Noraz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872802v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253943v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bechet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041343v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Obiang Ndong" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708609v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738922v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745747v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751541v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197660v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4015-9" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787807v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030019525" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790432v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1543/9782759229161/services-ecosystemiques-fournis-par-les-espaces-agricoles" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790357v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5192074955433643E12" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801808v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Maestracci" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344368.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441004v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197659v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654459v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coulardeau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rouan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piquemal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/A9GX-MX72" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926185v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071894v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_2" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073382v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schellberg" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788358v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-11506-7" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11506-7_4" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071901v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_9" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071893v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604286v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardeau" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_3" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557579v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325705v2" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471447v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbel" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Therond" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288699v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788290v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990793v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990427v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800654v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797936v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kouzmine" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810734v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fuzeau" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Dubois" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592371v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789434v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785493v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02005001v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791741v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-therond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0191-3509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185824447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;pli=1&amp;user=zwLqmrYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242682v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardonville Manon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villerd Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therond Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127869" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Rodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;chet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-16122-300311" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Laubmeier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vialatte Aude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art06-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675939v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139646" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art06" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165930" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104866" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Richter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.O. Pocock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050479" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Parry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2456" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125456" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrha Abay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Termansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.01.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867016v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101120" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/k9vq-mn67" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350923v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102913" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.385" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.04.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154655v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gldz6i" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618224v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souissi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Flichman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1130-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624081v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cappelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619858v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shahzada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22069/ijpp.2017.3310" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0429-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M&#233;lac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607077v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602520v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170515000526" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637593v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.06.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7B8MQW7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.02.020" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury Dury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.07.010" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512190v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mahmood" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Shahzada" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Arslan Ashraf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2015.1043528" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632157v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.01.011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10V7MSV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629854v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rx5z-2k54" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340332v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0318-x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0722-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209211v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001189" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511741v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rgvz-ds14" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636186v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0691" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631572v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambre D\'Agriculture" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280082v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hug March" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.043" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648041v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767926v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.010" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C67HSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650616v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.07.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W3JBZ12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650929v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moirez-Charron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0037-x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D73935V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646474v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209085v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7thh-f276" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651498v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. van Ittersum" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.016" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92D8ZG2B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186937v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louhichi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouratiadou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.09.003" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBTXNSWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646025v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP10361" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506113v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hengsdijk" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casellas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.05.007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VNQXNGC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267676v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-748H1PL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592019v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Stapleton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Knapen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.012" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STJ858CZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666369v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ewert, F." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Li" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Athanasiadis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wien, J. J. F." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.04.009" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7DW10NL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661515v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouda Al Haj Khaled" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00670.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHP2MLP6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441003v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flichman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/282" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656832v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663029v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653960v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683047v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducourtieux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251459v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251440v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127299v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerbel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325353v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252181v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Josserand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760655v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint Bois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669304v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224130v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668166v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482595v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bareha" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chritophe Souli&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657002v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Redon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Andre" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947654v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867846v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947637v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947658v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947656v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947657v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867849v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885517v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738087v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Girardin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791368v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733760v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885509v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857393v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607476v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Caillouet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graff" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735450v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603046v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739991v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738165v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607886v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737470v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Attia" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604728v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885511v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792776v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052688v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernues" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Anders Hovstad" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Isselstein" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595605v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742767v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250938v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795772v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823234v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794939v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795238v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#228;fliger" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741968v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Vavasseur" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743209v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793141v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738708v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246623v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747513v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744819v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805381v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803085v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805044v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742874v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968234v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunate Mayor" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714325v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179768v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806495v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688405v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819501v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazega" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810763v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753833v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539093v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192596v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755196v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755375v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192588v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195301v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkand Olsson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195278v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkan Olsson" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195275v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Stapleton" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Heide" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192747v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oomen" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755379v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591915v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Ittersum M.K." TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195255v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Athanasiadis" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Knapen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754302v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jalabert" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192746v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Bergez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755777v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Oomen" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750853v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482797v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820076v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755000v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Bezlepkina" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Athanasiadis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruinelli" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756875v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753852v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verger" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764493v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sire" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Haj Khaled" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563096v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663001v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tromp" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Noraz" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894860v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galano" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouillon" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872802v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253943v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bechet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041343v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Obiang Ndong" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708609v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738922v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745747v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751541v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197660v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4015-9" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787807v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030019525" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790432v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1543/9782759229161/services-ecosystemiques-fournis-par-les-espaces-agricoles" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790357v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5192074955433643E12" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801808v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Maestracci" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344368.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441004v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197659v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654459v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coulardeau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rouan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piquemal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/A9GX-MX72" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926185v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073382v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Santos Pontes" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schellberg" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788358v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-11506-7" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11506-7_4" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071894v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_2" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071901v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_9" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071893v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604286v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardeau" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_3" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172986v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Louhichi" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermon Flichman" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195298v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuiper" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/978-90-481-3618-6/#section=684903&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_10" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557579v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325705v2" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471447v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbel" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Therond" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288699v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788290v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990793v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990427v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800654v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797936v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kouzmine" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810734v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fuzeau" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Dubois" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592371v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824472v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482782v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789434v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785493v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02005001v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791741v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>